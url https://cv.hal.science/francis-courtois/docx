--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -863,265 +863,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying model for small tumbled beef pieces ( biltong ) at ambient and mild air temperatures</w:t>
+                <w:t xml:space="preserve">A digital learning tool based on models and simulators for food engineering (MESTRAL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Arnaud</w:t>
+                <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Collignan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfpe.13912⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 293, pp.110375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891971v1</w:t>
+                <w:t xml:space="preserve">hal-02980650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital learning tool based on models and simulators for food engineering (MESTRAL)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drying model for small tumbled beef pieces ( biltong ) at ambient and mild air temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+                <w:t xml:space="preserve">Elodie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 293, pp.110375. </w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfpe.13912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980650v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a simple, generic, and rapid simulation of the drying of solid foods</w:t>
               </w:r>
@@ -1305,6118 +1305,6130 @@
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 196, pp.284-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.12.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a sugar beet factory using a chemical engineering software (ProSimPlus®) to perform Pinch and exergy analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Laulan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Decloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Romdhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 225, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of cooling and drying of pellets for animal feed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Rouchouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (3), pp.255-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07373937.2017.1323760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modelling of ascorbic and dehydroascorbic acids concentrations in a model solution at different temperatures and oxygen contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braulio Gomez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 106, pp.901-908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen solubility measured in aqueous or oily media by a method using a non-invasive sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cratchley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73, pp.1466-1473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodcont.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reduction technique for faster simulation of drying of spherical solid foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Romdhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 170, pp.125-135. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a generic approach to build-up air drying models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (3), pp.346-359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07373937.2015.1054510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrophotometric method for fast quantification of ascorbic acid and dehydroascorbic acid in simple matrix for kinetics measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braulio Gomez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 211, pp.583-589. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.05.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison and discussion of experimental strategies to improve parameter identification of a drying model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (8), pp.896-906. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2014.997880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse methodology to identify moisture diffusivity during air-drying of foodstuffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (9), pp.1076-1085. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2014.985792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal degradation of folates under varying oxygen conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Ringling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rychlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 165, pp.85-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.05.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the interactions between free phenols, L-ascorbic acid, apple polyphenoloxidase and oxygen during a thermal treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Louarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138 (2-3), pp.1289-1297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.10.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continu'Opt : logiciel de modélisation des barèmes thermiques en stérilisateur à fonctionnement continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Belaubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 03-04, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture desorption isotherms and glass transition temperatures of osmo-dehydrated apple and pear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia N. Djendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil N. Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Boudhrioua N. B. Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (C2), pp.121 - 128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fbp.2012.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du traitement thermique à l’eau chaude en vue d’amélioration de la qualité des dattes sèches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boubekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des Sciences et Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (2), pp.181-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12816/0010615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-fat frying process: oil-product interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aman-Mohammad Ziaiifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (2), pp.89-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ocl.2012.0444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sugar composition on water sorption isotherms and on glass transition in apricots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia N. Djendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene N. Boudhrioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil N. Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111 (2), pp.403 - 411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of air drying temperature on kinetics, physicochemical properties, total phenolic content and ascorbic acid of pears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Djendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Boudhrioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90 (C3), pp.433 - 441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fbp.2011.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a rice drying model with an improved sequential optimal design of experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 22 (1), pp. 95-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprocont.2011.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture Sorption Isotherms, Thermodynamic Properties, and Glass Transition of Pears and Apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Djendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Boudhrioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (13), pp.1397 - 1406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07373937.2012.683843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Study of Hydroperoxide Degradation in Edible Oils Using Electron Spin Resonance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olesea O. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie A.-M. Riquet-Motchidlover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89 (8), pp.1409 - 1417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11746-012-2048-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a DSC model for the evaluation of TPC in thermo-oxidized oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28, pp.441-444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodcont.2012.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traitements thermiques à température variable : optimisation par la simulation numérique. Applications aux foies gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Zuniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lehebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Septembre, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Softening of over-dried &amp;quot;Deglet-Nour&amp;quot; dates to obtain high-standard fruits: impact of rehydration and drying processes on quality criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boubeki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28 (2), pp.222-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07373930903526764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Breakage and Cracks of Parboiled Rice Kernels by Image Analysis Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (4), pp.567-572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodcont.2009.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity development and its effect on oil uptake during frying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aman Mohammad Ziaiifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (2), pp.191-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1745-4530.2008.00267.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of effective thermal conductivity kinetics of crust and core regions of potato during deep-fat frying using a modified Lees method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aman Mohammad Ziaiifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Heyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 95, pp.373-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of formulation and baking conditions on neo-formed contaminants in model cookies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Courel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ait-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Capuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fogliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27, pp.S93-S95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touching grain kernels separation by gap-filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.195-203. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5566/ias.v28.p195-203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of mechanisms, conditions, and factors involved in the oil uptake phenomenon during the deep-fat frying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aman Mohammad Ziaiifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (8), pp.1410-1423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2007.01664.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of whey protein aggregates with controlled end-use properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Relkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Françoise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87 (4-5), pp.337-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuantificación de la persistencia y homogeneidad de espumas mediante procesamiento de imagine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castillo-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla P. Relkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cienca Tecnología Alimentaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (2), pp.147-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic optimal control of batch rice drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (7), pp.1319-1345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1081/DRT-120005855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of a mixed-flow rice dryer with emphasis on breakage quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abud-Archila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Meot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49, pp.303-309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00227-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing quality of rough rice during drying - modelling of head rice yield versus moisture gradients and kernel temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abud Archila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 45, pp.161-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00057-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compartmental model of thin-layer drying kinetics of rough rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abud-Archila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 18 (7), pp.1389-1412. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373930008917784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect measurement and control of moisture content during dehydration performed by frying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A L Raoult-Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 17 (7&amp;8), pp.1627-1637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07373939908917641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting laboratory experiments via the internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 53 (9), pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of model uncertainty on the dynamic optimal control performance of a batch corn drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 17 (6), pp.1173-1180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373939908917602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatique et industries alimentaires : Quelques avancées, perspectives et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 115 (Juin), pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic models for drying and wet-milling quality degradation of corn using neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 15 (3), pp.1095-1102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373939708917280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal constrained non-linear control of batch processes : application to corn drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 31, pp.403-421. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0260-8774(96)00096-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics analysis and control strategy for a mixed flow corn dryer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+                <w:t xml:space="preserve">La commercialisation des denrées alimentaires sur internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Penheleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10, pp.667-671</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0959-1524(96)00013-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01200652v1</w:t>
+                <w:t xml:space="preserve">hal-01200649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La commercialisation des denrées alimentaires sur internet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Maurin</w:t>
+                <w:t xml:space="preserve">Dynamics analysis and control strategy for a mixed flow corn dryer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (1), pp.57-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0959-1524(96)00013-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200649v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and control of drum dryers for the food industry. Part 2. Automatic control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Design and control of drum dryers for the food industry. Part 1. Set-up of a moisture sensor and an inductive heater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Courtois</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 30, pp.171-183. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, 28, pp.271-282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01200654v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and control of drum dryers for the food industry. Part 1. Set-up of a moisture sensor and an inductive heater</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food drying and dewatering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vasseur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Raoult-Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Berk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Bimbenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 28, pp.271-282</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 14 (9), pp.2135-2170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692035v1</w:t>
+                <w:t xml:space="preserve">hal-02695131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food drying and dewatering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and control of drum dryers for the food industry. Part 2. Automatic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 30, pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0260-8774(95)00054-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695131v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control strategies for corn mixed-flow dryers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Nouafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 13 (5-7), pp.1153-1165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-aided design of corn dryers with quality prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 13 (1-2), pp.147-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food processing control - Reality and problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 27, pp.173-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progrès dans le séchage appliqué à la conservation des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 80 (7), pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling of drying to improve corn wet-milling quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 11 (3), pp.671-673. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373939308916853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of drying in order to improve processing quality of maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lasseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 9 (4), pp.927-945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07373939108916728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télégestion des paramètres de fonctionnement d'un séchoir et pilotage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Hors-série juillet/août, pp.77-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7426,301 +7438,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Spectrophotometric Assay Coupled with Mathematical Modeling to Identify Optimal Antioxidant Synergies with Tocopherols in O/W Emulsions</w:t>
+                <w:t xml:space="preserve">Development of a Spectrophotometric Assay with Mathematical Modeling to Unveil Optimal Combinations for Antioxidant Synergy with Tocopherols in Oil-in-Water Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwann Durand</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. G. Gamaethiralalage</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Euro Fed Lipid Congress and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">115th AOCS Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494720v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Spectrophotometric Assay with Mathematical Modeling to Unveil Optimal Combinations for Antioxidant Synergy with Tocopherols in Oil-in-Water Emulsions</w:t>
+                <w:t xml:space="preserve">Design of a Spectrophotometric Assay Coupled with Mathematical Modeling to Identify Optimal Antioxidant Synergies with Tocopherols in O/W Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Gamaethiralalage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baréa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">115th AOCS Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Portland, United States</w:t>
+              <w:t xml:space="preserve">20th Euro Fed Lipid Congress and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494750v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile simulator for defrosting, convective and boiling drying during hot air frying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7762,1598 +7774,1598 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the vitamin C degradation in simple liquid model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Roux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Braulio Gomez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cratchley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Food Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin C degradation during thermal treatment: reaction pathways in an aqueous solution and multi-response modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Roux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Braulio Gomez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cratchley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Euro-Mediterranean Symposium on Fruit and Vegetable Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen solubility in oils: Original measurement using a non-invasive optical sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Athènes, Greece. pp.242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original approach to study ascorbic acid degradation kinetics as a function of temperature (50-90 °C) and O2 concentration (0-30%)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braulio Gomez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of pellet cooling by modelling hot air drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Rouchouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European drying conference - EuroDrying' 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of cooling and drying of animal feed pellets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A first step in drying simulation with a commercial chemical engineering software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Rouchouse</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Romdhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giana Perre</w:t>
+                <w:t xml:space="preserve">P. Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Drying Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524848v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une Toolbox Matlab pour la planification expérimentale séquentielle de procédés : deux exemples applicatifs en bio et alimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Goujot</w:t>
+                <w:t xml:space="preserve">Modelling of cooling and drying of animal feed pellets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Loustaunau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Courtois</w:t>
+                <w:t xml:space="preserve">S. Rouchouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planification d'Expériences ou Comment Concevoir les « Bonnes » Expériences en Relation avec un Modèle de Procédé en Particulier Non-Linéaire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France. 38 p</w:t>
+              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186902v1</w:t>
+                <w:t xml:space="preserve">hal-01524848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first step in drying simulation with a commercial chemical engineering software</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+                <w:t xml:space="preserve">Construction d'une Toolbox Matlab pour la planification expérimentale séquentielle de procédés : deux exemples applicatifs en bio et alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Loustaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Drying Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, NA, France</w:t>
+              <w:t xml:space="preserve">Planification d'Expériences ou Comment Concevoir les « Bonnes » Expériences en Relation avec un Modèle de Procédé en Particulier Non-Linéaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524837v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward another method to determine effective diffusion coefficient in foodstuffs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Hybrid modelling of cooling-drying process in animal feed-pellets industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fibrianto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Rouchouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Putier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">9. biennal FOODSIM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524849v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid modelling of cooling-drying process in animal feed-pellets industries</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Toward another method to determine effective diffusion coefficient in foodstuffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Romdhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. biennal FOODSIM conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Brest, France</w:t>
+              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513283v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a generic approach to build-up air drying models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Romdhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9368,87 +9380,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroDrying 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a generic simulator for food processes: bridging the gap between chemical engineering and food engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Romdhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9463,8219 +9475,8219 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. congrès de la Société Francaise de Génie des Procedés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un logiciel commercial de simulation de séchoirs à grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ACTA-ARVALIS-INRA. La modélisation entre recherche et développement agricole, allers et retours.. Des modèles scientifiques aux outils logiciels : ambitions, expériences, réflexions, propriété intellectuelle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of optimal experiments for improved modeling of food processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Courtois</w:t>
+                <w:t xml:space="preserve">Microbial risk – nutritional benefits assessment in the case of heat processed vegetables, the “ribenut” project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoude-Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgroStat2012, 12. European Symposium on Statistical Methods for the Food Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">EFFoST Annual Meeting - A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173815v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the reactions between free phenols, vitamin C, apple PPO and O2 during a thermal treatment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Billaud</w:t>
+                <w:t xml:space="preserve">Design of optimal experiments for improved modeling of food processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFoST Annual Meeting - A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AgroStat2012, 12. European Symposium on Statistical Methods for the Food Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587170v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial risk – nutritional benefits assessment in the case of heat processed vegetables, the “ribenut” project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Renard</w:t>
+                <w:t xml:space="preserve">Modelling the reactions between free phenols, vitamin C, apple PPO and O2 during a thermal treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Aka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Aoude-Werner</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Louarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. George</w:t>
+                <w:t xml:space="preserve">J. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFoST Annual Meeting - A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587169v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy analysis within process simulation software to enhance process energy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dechelotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thermodynamique et Bioprocédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFP Energies Nouvelles (IFPEN). FRA., Dec 2012, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter la texture et la valeur nutritionnelle par le procédé - Application à l’innovation desserts fruitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum innovation recherche IPA, 22 octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Villepinte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique d'une ligne de chauffage ohmique destinée à la fabrication des desserts fruités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeljelil Khelalfa</w:t>
+                <w:t xml:space="preserve">Water desorption of osmotic dehydrated apple and pear at different water activities: desorption isotherms and glass transition temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Djendoubi Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhene Boudhrioua Ep Mihoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée AFSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525332v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water desorption of osmotic dehydrated apple and pear at different water activities: desorption isotherms and glass transition temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+                <w:t xml:space="preserve">Modélisation numérique d'une ligne de chauffage ohmique destinée à la fabrication des desserts fruités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljelil Khelalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nabil Kechaou</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AFSIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, NA, France</w:t>
+              <w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516207v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of experiments for the modelling of food processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Technical University of Athens (NTUA). Athens, GRC., May 2011, Athens, Greece. 822 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of air drying temperature on kinetics, physicochemical properties, total phenolic content and ascorbic acid of pears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Djendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Boudhrioua Ep Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Euro-Mediterranean Symposium for Fruit and Vegetable Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of process variables on colour, bulk density, porosity, shrinkage, total phenols and vitamin C of pear during osmo-convective drying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Assessing drying induced breakage and fissures of parboiled rice kernels by image analysis techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Séminaire Maghrébin sur les Sciences et les Technologies de Séchage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">17. International Drying Symposium (IDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525335v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing drying induced breakage and fissures of parboiled rice kernels by image analysis techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of process variables on colour, bulk density, porosity, shrinkage, total phenols and vitamin C of pear during osmo-convective drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Djendoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhene Boudhrioua Ep Mihoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Drying Symposium (IDS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Magdeburg, Germany</w:t>
+              <w:t xml:space="preserve">3. Séminaire Maghrébin sur les Sciences et les Technologies de Séchage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508145v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of dryer simulators for higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Drying Symposium (IDS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of dryer simulators for higher education at AgroParisTech</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
+                <w:t xml:space="preserve">Mathematical modelling of some nutrient losses during heat treatment of stewed apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vedrennne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">6. international conference on new knowledge on chemical reactions during the processing and storage on foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Prague, Czech Republic. pp.S25-S26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508143v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of some nutrient losses during heat treatment of stewed apples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. George</w:t>
+                <w:t xml:space="preserve">Optimisation des procédés alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. international conference on new knowledge on chemical reactions during the processing and storage on foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Prague, Czech Republic. pp.S25-S26</w:t>
+              <w:t xml:space="preserve">Journée sur l'optimisation des procédés en industries alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INITIA., Nov 2009, Sainte Hyacinthe, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756714v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des procédés alimentaires</w:t>
+                <w:t xml:space="preserve">Use of dryer simulators for higher education at AgroParisTech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée sur l'optimisation des procédés en industries alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INITIA., Nov 2009, Sainte Hyacinthe, Canada</w:t>
+              <w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600354v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of formulation and baking conditions on newly formed contaminants formation in model cookies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Courel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ait Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Capuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fogliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on new knowledge on chemical reactions during the processing and storage of foods - Chemical Reactions in Foods VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of porosity during frying and cooling of French fries and its relation with oil absorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Heat conductivity variation of crust/core regions using modified Leeś method during deep-fat frying of potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aman Mohammad Ziaiifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Heyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Congress on Engineering and Food (ICEF10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">10. international congress on engineering and food (ICEF 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vina del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526261v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat conductivity variation of crust/core regions using modified Leeś method during deep-fat frying of potato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Variation of porosity during frying and cooling of French fries and its relation with oil absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aman Mohammad Ziaiifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. international congress on engineering and food (ICEF 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vina del Mar, Chile</w:t>
+              <w:t xml:space="preserve">10. International Congress on Engineering and Food (ICEF10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507304v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of oil physical properties affecting oil absorption during frying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aman Mohammad Ziaiifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Euro Fed Lipid Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of whey protein aggregates with controlled end-use properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Relkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Françoise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. world dairy congress and world dairy summit of the international-dairy-federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Shangai, China. pp.337-348, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:200721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of drying on Deglet-Nour date quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boubekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drying Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séchage et fissuration du riz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Séminaire maghrébin sur les sciences et technologies de séchage (SMTS 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Tozeur, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of technological process on the nutritional value of apple purees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur la transformation de la pomme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de 2 tests d'identifiabilité structurelle, application au séchage du riz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congrès de la Société Française de Génie des Procédés (SFGP), 20-22 septembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-cost, shared laboratory experiment in food engineering to teach process control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sawka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Engineering and Food (ICEF9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NTIC et enseignement du Génie Industriel Alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session d'Etude pour l'Adoption d'un Programme d'Innovation Pédagogique pour la Promotion des Exportations de Produits Agro-alimentaires des pays du sud dans les Marchés Internationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of deep bed dryers : application to the drying of rice in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khoshhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Engineering and Food (ICEF9), March 7-11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalences between diffusion, compartmental and transfer function models in drying : application to the thin layer of drying of rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Engineering and Food (ICEF9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation et optimisation de procédés alimentaires: vers des solutions hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. école de printemps francophone en nanotechnologies et nanosystèmes, 24-28 mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation couplée de Scilab/Scicos et dún TP sur Internet dans lénseignement de láutomatique appliquée aux procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sawka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scilab et Enseignement, 15 octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ICT to teach food engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+                <w:t xml:space="preserve">A low cost versatile laboratory experiment in food engineering using the internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rajinder Paul Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congresso Brasileiro de Ciência e Tecnologia de Alimentos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">8. International Conference on Engineering and Food (ICEF-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Puebla, Mexico. 1068 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525348v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Line experiments in remote laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congresso Brasileiro de Ciência e Tecnologia de Alimentos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low cost versatile laboratory experiment in food engineering using the internet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Rajinder Paul Singh</w:t>
+                <w:t xml:space="preserve">Use of ICT to teach food engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Engineering and Food (ICEF-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Puebla, Mexico. 1068 p</w:t>
+              <w:t xml:space="preserve">18. Congresso Brasileiro de Ciência e Tecnologia de Alimentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201734v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation dynamique d'un procédé discontinu de séchage du riz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMO 2002 Système d'Information, Modélisation, Optimisation, Contrôle, Commande en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite automatisée des procédés thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conception et Exploitation des lignes de traitement thermique continu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Technique de la Conservation des Produits Agricoles (CTCPA). FRA., 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of drying kinetics of paddy rice with emphasis on breakage quality for optimizing operating conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Internet-based low cost versatile experiments in food engineering education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Engineering and Food (ICEF-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Puebla City, Mexico</w:t>
+              <w:t xml:space="preserve">1. International Conference on Simulation in Food and Bio Industries (FoodSim'2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521533v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Internet-based low cost versatile experiments in food engineering education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of drying kinetics of paddy rice with emphasis on breakage quality for optimizing operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abud-Archila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Simulation in Food and Bio Industries (FoodSim'2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Nantes, France</w:t>
+              <w:t xml:space="preserve">8. International Conference on Engineering and Food (ICEF-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Puebla City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513285v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive control of a crossflow microfiltration process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Decloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Institute of Food Technologists (IFT'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of process control in the food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. world congress of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect measurement and control of moisture content during dehydration performed by frying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Raoult-Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International drying symposium IDS'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Halkidiki, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07373939908917641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting laboratory experiments via the internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. P. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Institute of Food Technologists (IFT'99), July 24-28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of a mixed-flow rice dryer with emphasis on breakage quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abud-Archila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Meot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Institute of Food Technologists (IFT'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear optimal control of batch food processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Modelling of deep fat frying of banana using a compartmental approach and boiling's theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Wack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium ACoFoP Iv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Göteborg, Sweden. pp.422-428</w:t>
+              <w:t xml:space="preserve">11. International drying symposium IDS'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Halkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521545v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based predictive control of a crossflow microfiltration equipment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Trystram</w:t>
+                <w:t xml:space="preserve">Super-heated steam drying of alfalfa: A new model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tharrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International symposium ACoFoP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">11. International drying symposium IDS'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Halkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766079v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of deep fat frying of banana using a compartmental approach and boiling's theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of mechanical degradation of paddy rice during drying: influence of process operation conditions and modelling for control design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abud Archila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.L. Wack</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International drying symposium IDS'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Halkidiki, Greece</w:t>
+              <w:t xml:space="preserve">11. International Drying Symposium - IDS '98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Halkidiki, Greece. pp.1303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593918v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-heated steam drying of alfalfa: A new model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model based predictive control of a crossflow microfiltration equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Leturcq</w:t>
+                <w:t xml:space="preserve">J.M. Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tharrault</w:t>
+                <w:t xml:space="preserve">M. Declous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International drying symposium IDS'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Halkidiki, Greece</w:t>
+              <w:t xml:space="preserve">4. International symposium ACoFoP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516199v1</w:t>
+                <w:t xml:space="preserve">hal-02766079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of mechanical degradation of paddy rice during drying: influence of process operation conditions and modelling for control design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Abud Archila</w:t>
+                <w:t xml:space="preserve">Non linear optimal control of batch food processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Drying Symposium - IDS '98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Halkidiki, Greece. pp.1303</w:t>
+              <w:t xml:space="preserve">International Symposium ACoFoP Iv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Göteborg, Sweden. pp.422-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511396v1</w:t>
+                <w:t xml:space="preserve">hal-01521545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of mechanical degradation of paddy rice during drying: Influence of process operations conditions and modelling for control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International drying symposium IDS'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Halkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optimal control of batch food processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International symposium ACoFoP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of identifiability test to drying models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST-915 Copernicus CIPA-CT94--0120 workshop on Food Quality Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of super-heated steam drying of alfalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tharrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST-915 Copernicus CIPA-CT94--0120 workshop on Food Quality Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes et perspectives en commande de procédés alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Automatique Agriculture et Agro-alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Clermont-Ferrand, France. 234 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite de séchoirs dans l'industrie alimentaire : problèmes spécifiques et solutions envisagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. journées AFSIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Décines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling with words - A new way in food engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Commande prédictive non-linéaire d'un pilote de microfiltration tangentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress on Engineering and Food (ICEF7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Brighton, United Kingdom. 600 p</w:t>
+              <w:t xml:space="preserve">6. Congrès français de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Paris, France. 280 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508155v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food quality degradation model based upon fuzzy kinetic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Modelling of the quality of food products during drying. A fuzzy set based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST-915 Copernicus CIPA-CT94--0120 workshop on Food Quality Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">1. European Congress on Chemical Engineering (ECCE 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Florence, Italy. pp.2691-2694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517243v1</w:t>
+                <w:t xml:space="preserve">hal-01521537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande optimale non linéaire sous contraintes de procédés discontinus des industries alimentaires : séchage et réfrigération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lucie Raoult-Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du GFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande prédictive non-linéaire d'un pilote de microfiltration tangentielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. M. Trichard</w:t>
+                <w:t xml:space="preserve">Food quality degradation model based upon fuzzy kinetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrès français de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Paris, France. 280 p</w:t>
+              <w:t xml:space="preserve">COST-915 Copernicus CIPA-CT94--0120 workshop on Food Quality Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593920v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the quality of food products during drying. A fuzzy set based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Commande optimale non linéaire sous contraintes de procédés discontinus des industries alimentaires : séchage et réfrigération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Congress on Chemical Engineering (ECCE 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Florence, Italy. pp.2691-2694</w:t>
+              <w:t xml:space="preserve">GFGP 97 - Simulation des procédés et Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Paris, France. pp.181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521537v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande optimale non linéaire sous contraintes de procédés discontinus des industries alimentaires : séchage et réfrigération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Modelling with words - A new way in food engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFGP 97 - Simulation des procédés et Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Paris, France. pp.181</w:t>
+              <w:t xml:space="preserve">7. International Congress on Engineering and Food (ICEF7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Brighton, United Kingdom. 600 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510021v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande optimale sous contraintes de procédés discontinus des industries alimentaires. Séchage et réfrigération</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Alvarez</w:t>
+                <w:t xml:space="preserve">Modelling of drying kinetics and processing quality degradation of rough rice for CAD and control design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abud Archila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès français de "Génie des procédés", Paris, 24-26 septembre 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, France. pp.181-186</w:t>
+              <w:t xml:space="preserve">1. European Congress of chemical Engineering (ECCE 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577908v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of drying kinetics and processing quality degradation of rough rice for CAD and control design</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
+                <w:t xml:space="preserve">Commande optimale sous contraintes de procédés discontinus des industries alimentaires. Séchage et réfrigération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Congress of chemical Engineering (ECCE 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Florence, Italy</w:t>
+              <w:t xml:space="preserve">6ème congrès français de "Génie des procédés", Paris, 24-26 septembre 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, France. pp.181-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512051v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et commande des procédés de friture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Raoult Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La friture : maitrise du procédé et de la qualité des produits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear optimal control of batch food processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF 7 Engineering and food part 2, Brighton, GBR, 13-17 April 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, United Kingdom. pp.M9-M12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des sous-ensembles flous au génie de la réaction lors du séchage de produits alimentaires à láir chaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrès français de génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Paris, France. 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear optimal control of batch corn dryer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Trystram</w:t>
+                <w:t xml:space="preserve">Non linear optimal control of a batch corn dryer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International drying symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">10. International drying symposium IDS'96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Cracovie, Poland. pp.1417-1424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768193v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture profile correction of a product dried on drum dryer using an inductive heater</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Rodriguez</w:t>
+                <w:t xml:space="preserve">Commande prédictive optimale non linéaire des procédés discontinus (batch). Application au séchage du maïs et à la réfrigération des fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International drying symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Journées d'études - Automatique avancée dans les industries agro-alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770261v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution et modélisation de la qualité de produits agro-alimentaires au cours du séchage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bonazzi</w:t>
+                <w:t xml:space="preserve">Non-linear optimal control of batch corn dryer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Courtois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.J. Bimbenet</w:t>
+                <w:t xml:space="preserve">G. Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée commune SFT-AFSIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1996, Paris, France</w:t>
+              <w:t xml:space="preserve">10. International drying symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767224v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear optimal control of a batch corn dryer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
+                <w:t xml:space="preserve">Moisture profile correction of a product dried on drum dryer using an inductive heater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International drying symposium IDS'96</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Cracovie, Poland. pp.1417-1424</w:t>
+              <w:t xml:space="preserve">10. International drying symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521544v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande prédictive optimale non linéaire des procédés discontinus (batch). Application au séchage du maïs et à la réfrigération des fruits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
+                <w:t xml:space="preserve">Evolution et modélisation de la qualité de produits agro-alimentaires au cours du séchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études - Automatique avancée dans les industries agro-alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Massy, France</w:t>
+              <w:t xml:space="preserve">Journée commune SFT-AFSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593992v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of processing quality of rough rice during drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Hungarian drying symposium - Meeting of the EFCE working party on drying</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Godollo, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear optimal control of a cereal dryer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. international Symposium on Automatic Control and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced control of a vertical hot air corn dryer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Control Systems and Computer Science (CSCS 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration de levures et de refontes de sucre roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Decloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tatoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PROSETIA (PROcédés de SEparation et de Transformation en Industrie Alimentaire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear optimal control of a corn dryer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fpac IV Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, NA, France. 569 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-conventional grain drying technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference - FAO Regional Office for Asia and the Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Bangkok, Thailand. 410 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la cinétique de séchage et de la dégradation de la qualité amidonnière du maïs par réseaux de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congrès Français du Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Lyon, France. pp.135-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and control of the dynamics of drying processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACoFoP III Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control strategies for corn mixed-flow dryers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improvement of paddy quality by optimisation of drying conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. international drying symposium</w:t>
+              <w:t xml:space="preserve">9. International Drying Symposium (IDS'94)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774575v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of paddy quality by optimisation of drying conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control strategies for corn mixed-flow dryers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Nouafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Drying Symposium (IDS'94)</w:t>
+              <w:t xml:space="preserve">9. international drying symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524842v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global trends on food process control, the european perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Processing Automation conference III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the quality of rough rice related to drying conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17707,1908 +17719,1908 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDS'94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and control of the dynamics of drying process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
+                <w:t xml:space="preserve">Progrès en séchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Bimbenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Israël Workshop "Engineering aspects of food quality"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Haifa, Israel</w:t>
+              <w:t xml:space="preserve">Conférence à l'académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521536v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation and control of the biscuit baking oven process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Israël Workshop "Engineering aspects of food quality"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progrès en séchage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Vasseur</w:t>
+                <w:t xml:space="preserve">Study and control of the dynamics of drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à l'académie d'agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
+              <w:t xml:space="preserve">France-Israël Workshop "Engineering aspects of food quality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774392v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande non-linéaire d'un séchoir à céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur le contrôle avancé dans les processus industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande non linéaire d'un séchoir à grains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opportunités et contraintes de láutomatisation des procédés alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.C. Lasseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Alimentec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1993, Bourg-en-Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510797v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic control of the biscuit baking oven process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">On line biscuits qualities measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EFFOST "Food control, on line control for improved quality"</w:t>
+              <w:t xml:space="preserve">3. European Federation of Food Science and Technology (EFFOST) on Food Control: On-Line Control for Improved Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508148v1</w:t>
+                <w:t xml:space="preserve">hal-01510799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunités et contraintes de láutomatisation des procédés alimentaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+                <w:t xml:space="preserve">Dynamic modelling and simulation of industrial corn dryers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lasseran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Alimentec</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24. European Symposium on Computer Aides Process Engineering - 2 (Escape - 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1992, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0098-1354(93)85032-H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516202v1</w:t>
+                <w:t xml:space="preserve">hal-01200662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On line biscuits qualities measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Automatic control of the biscuit baking oven process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Allache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Federation of Food Science and Technology (EFFOST) on Food Control: On-Line Control for Improved Quality</w:t>
+              <w:t xml:space="preserve">Congrès EFFOST "Food control, on line control for improved quality"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510799v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling and simulation of industrial corn dryers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">A CAD software to improve the efficiency of mixed-flow maize dryers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lasseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. European Symposium on Computer Aides Process Engineering - 2 (Escape - 2)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FAO Technical Meeting on Grain Drying and Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1993, Porto Alegre, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200662v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CAD software to improve the efficiency of mixed-flow maize dryers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Commande non linéaire d'un séchoir à grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lasseran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO Technical Meeting on Grain Drying and Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1993, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">4. congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600353v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CAD software to improve the efficiency of maize dryers and better the quality of grain in processing industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lasseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Grain Drying and Storing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande non-linéaire d'un séchoir à grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Nouafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès CFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of industrial dryers: solving numerical and computer problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lasseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International Drying Symposium (IDS'92)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the reactions between free phenols, vitamin C, apple polyphenoloxidase and oxygen during a thermal treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Aka</w:t>
+                <w:t xml:space="preserve">Moisture content and control of drying processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monroy-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFOST Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISOPOW V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1992, Peniscola-Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595213v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture content and control of drying processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
+                <w:t xml:space="preserve">Food process control ; reality and problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPOW V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1992, Peniscola-Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Franco-Canadien - Measure and control of food materials properties and processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1992, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608766v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food process control ; reality and problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
+                <w:t xml:space="preserve">Modelling the reactions between free phenols, vitamin C, apple polyphenoloxidase and oxygen during a thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Aka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Louarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Franco-Canadien - Measure and control of food materials properties and processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1992, Guelph, Canada</w:t>
+              <w:t xml:space="preserve">EFFOST Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510025v1</w:t>
+                <w:t xml:space="preserve">hal-01595213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la conduite des séchoirs : télégestion et pilotage automatique</w:t>
+                <w:t xml:space="preserve">Modelling of drying in order to better processing qualities of maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique du GLCG - Automatisation des structures de stockage des grains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, Paris, France. pp.27</w:t>
+              <w:t xml:space="preserve">7. International Drying Symposium - IDS'90</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516203v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of drying in order to better processing qualities of maize</w:t>
+                <w:t xml:space="preserve">Améliorer la conduite des séchoirs : télégestion et pilotage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Drying Symposium - IDS'90</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journée technique du GLCG - Automatisation des structures de stockage des grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, Paris, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600444v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du séchage du maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lasseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. colloque Université-Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19618,203 +19630,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)-Innovations en partage et nouvelles compétences en pédage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Agreenium et IMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing simulations from compartmental and classic PDE approaches to model drying of food solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Mohamed Romdhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19829,73 +19841,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Lyon, France. 2014, 19th International Drying Symposium (IDS 2014)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved experimental strategy for best parameter identification of a drying model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19911,384 +19923,384 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroDrying' 2013 - 4. European Drying Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013, EuroDrying' 2013 - 4. European Drying Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXOPTIM : design of Experiment that are Optimally Planned and Time-varying for Identification of Models Matlab/Scala Toolbox, with profiler and licence unlock. Boite à outils en Matlab pour un problème d'optimisation d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées Nationales du Développement Logiciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Palaiseau, France. , 2013, 2. Journées Nationales du Développement Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sucrose composition on water sorption isotherms and on glass transition in apricots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Djendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Boudhrioua Ep Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Euro-Mediterranean Symposium for Fruit and Vegetable Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Avignon, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved identification of drying models with sequential optimal design of experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Drying Symposium (IDS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Magdeburg, Germany. 2010, 17th International Drying Symposium (IDS 2010)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une stratégie expérimentale optimale pour identifier un modèle de séchage d'aliment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20304,176 +20316,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France. SFGP, Société Française de Génie des Procédés, 2009, À la croisée des sciences et des cultures : actes du 12ème Congrès de la Société française de génie des procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New processes for production of fruit-derived products with optimised organoleptic and nutritional qualities : the ANR project &amp;quot;TEMPANTIOX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chermat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Human Health Effects of Fruits and Vegetables - FAVHealth 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Avignon, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20483,739 +20495,739 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roller and drum drying for food powder production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of food powders: processes and properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ere ed., Woodhead Publishing, 2013, 978-0-85709-513-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1533/9780857098672.1.85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drying on the mechanical properties and cracks formation in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Wiley-VCH Verlag GmbH &amp; Co. KGaA, 430 p., 2011, 978-3-5273-1558-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527631667.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying of air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of agricultural, food, and biological engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2ème ed., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2114 p., 2010, 978-1-4398-1111-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dryer modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Food Dehydration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 467 p., 2008, Contemporary Food Engineering, 978-1-4200-5252-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying of Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Agricultural, Food and Biological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marcel Dekker, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic control of drying processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized control systems in the food industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marcel Dekker, 1997, Food Science and Technology, 978-0-8247-9757-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food process modeling and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized control systems in the food industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marcel Dekker, 1997, Food Science and Technology, 978-0-8247-9757-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corn drying: modelling the quality degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Lasseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in food engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackie Academic and Professional, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic control of the biscuit baking oven process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21230,212 +21242,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in food engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackie Academic and Professional, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling and simulation of food processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in food engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackie Academic and Professional, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d'un four de cuisson de biscuits ; cas de la couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21450,51 +21462,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conduite commande des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, CFGP, 1993, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21504,235 +21516,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXOPTIM : dEsign d'eXpériences Optimales Planifiées variables en Temps et Identification pour la Modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'oxydation d'une émulsion lipidique par imagerie dynamique de fluorescence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.56-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21742,100 +21754,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMELIORATION DE LA QUALITE AGRO-INDUSTRIELLE DU MAIS PAR LA MODELISATION DYNAMIQUE DU SECHAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Ecole Nationale Supérieure des Industries Agricoles et Alimentaires - ENSIA, 1991. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00308506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21845,105 +21857,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">instrumentation, modélisation et commande des procédés alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Ecole Nationale Supérieure des Industries Agricoles et Alimentaires - ENSIA, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00308513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId477"/>
+      <w:footerReference w:type="default" r:id="rId478"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22090,51 +22102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05158153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a van der Werf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111338" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cavalera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2255391" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2076238" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko Gouyo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110587" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03891971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13912" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernuau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1532438" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.12.056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laulan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Decloux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Romdhana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.01.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2017.1323760" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braulio Gomez Ruiz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.11.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531605v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Mohamed Romdhana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1054510" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533897v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.997880" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.985792" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delchier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ringling" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rychlik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.076" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Louarme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.10.083" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWCVJQZH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belaubre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Djendoubi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil N. Kechaou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua N. B. Mihoubi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2012.09.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3GM4T7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275141v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubekri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Benmoussa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0010615" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman-Mohammad Ziaiifar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trezzani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2012.0444" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene N. Boudhrioua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.02.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTDPX3WM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djendoubi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2011.11.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4126NCL2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2011.10.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.683843" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea O. Roman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Riquet-Motchidlover" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-012-2048-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V42GTM7W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173804v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacoste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.05.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2BTMDFK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Abidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zuniga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lehebel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Duquenoy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143523v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubeki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930903526764" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2009.08.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48HPSLB6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohammad Ziaiifar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.2008.00267.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98HK413J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.05.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XS9XBJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ait-Ameur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capuano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fogliano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Morales" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194176v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v28.p195-203" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2007.01664.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8J179X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vasseur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654459v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castillo-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla P. Relkin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676357v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120005855" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200655v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud-Archila" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00227-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45SJP5MZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200659v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud Archila" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bimbenet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00057-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9QL209J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930008917784" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537202v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Trystram" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Raoult-Wack" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939908917641" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200658v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Singh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201730v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939908917602" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684635v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939708917280" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201728v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(96)00096-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTCT022K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200652v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-1524(96)00013-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7V350BX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200649v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Penheleux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0260-8774(95)00054-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FF6E7063CA60448BF8027035ED1508BDE29E4F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695131v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonazzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dumoulin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult-Wack" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Berk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bimbenet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703324v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nouafo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707088v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700501v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593919v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumoulin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200653v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939308916853" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715913v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lasseran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939108916728" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200651v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05494720v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Gamaethiralalage" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05494750v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320803v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435376v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387645v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508157v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512005v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cartailler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524848v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouchouse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Perre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186902v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Loustaunau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524837v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524849v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fibrianto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Putier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511388v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600440v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600416v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173815v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587170v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Aka" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587169v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen The" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoude-Werner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dechelotte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourmelon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524845v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525332v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljelil Khelalfa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516207v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djendoubi Mrad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua Ep Mihoubi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186895v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595447v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525335v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508145v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508144v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508143v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756714v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vedrennne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600354v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601050v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ait Ameur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morales" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526261v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507304v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507303v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194953v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:200721" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512086v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Moussa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525337v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508170v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508172v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516206v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sawka" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524846v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516205v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khoshhal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Matthieu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lalanne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510017v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508168v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516201v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525348v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525347v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201734v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rajinder Paul Singh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524839v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516204v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521533v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513285v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593990v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Trichard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508171v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222407v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Singh" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510023v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Meot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521545v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766079v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trichard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Declous" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593918v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Wack" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516199v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leturcq" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tharrault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511396v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768164v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768536v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517229v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595707v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517224v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508159v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508155v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517243v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510794v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Raoult-Wack" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593920v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521537v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510021v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577908v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Trelea" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512051v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524838v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult Wack" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577546v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513288v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768193v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770261v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767224v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521544v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593992v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517234v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524847v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510796v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593989v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tatoud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trichard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hulot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510015v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513280v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525338v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525340v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774575v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524842v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lahon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512195v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777223v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521536v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521535v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774392v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517227v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510797v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508148v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allache" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516202v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510799v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200662v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(93)85032-H" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600353v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513289v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510793v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594279v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595213v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louarme" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608766v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhesh Bhandari" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monroy-Rivera" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510025v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516203v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600444v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508175v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413985v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173906v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Lambert" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173833v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186899v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512066v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173831v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186896v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822695v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chermat" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192550v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.85" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192924v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527631667.ch2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192921v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194954v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201740v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201737v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201735v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846011v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lasseran" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508150v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847436v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510798v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173101v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586805v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keller" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00308506v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00308513v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05158153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a van der Werf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111338" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cavalera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2255391" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2076238" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko Gouyo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110587" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03891971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13912" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernuau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1532438" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.12.056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-139KS6DN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laulan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Decloux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Romdhana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.01.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2017.1323760" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braulio Gomez Ruiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.11.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531605v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Mohamed Romdhana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1054510" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.997880" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191436v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.985792" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delchier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ringling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rychlik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Louarme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.10.083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWCVJQZH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belaubre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Djendoubi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil N. Kechaou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua N. B. Mihoubi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2012.09.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3GM4T7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubekri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Benmoussa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0010615" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman-Mohammad Ziaiifar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trezzani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2012.0444" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene N. Boudhrioua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.02.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTDPX3WM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djendoubi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2011.11.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4126NCL2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2011.10.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.683843" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea O. Roman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Riquet-Motchidlover" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-012-2048-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V42GTM7W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacoste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.05.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2BTMDFK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Abidi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zuniga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lehebel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Duquenoy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143523v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubeki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930903526764" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2009.08.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48HPSLB6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohammad Ziaiifar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.2008.00267.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98HK413J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.05.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XS9XBJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292346v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ait-Ameur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capuano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fogliano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Morales" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194176v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v28.p195-203" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194942v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2007.01664.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8J179X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895654v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vasseur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654459v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castillo-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla P. Relkin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676357v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120005855" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud-Archila" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00227-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45SJP5MZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud Archila" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bimbenet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00057-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9QL209J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930008917784" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537202v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Trystram" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Raoult-Wack" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939908917641" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Singh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201730v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939908917602" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684635v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200650v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939708917280" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201728v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(96)00096-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTCT022K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200649v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Penheleux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200652v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-1524(96)00013-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7V350BX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692035v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695131v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonazzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dumoulin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult-Wack" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Berk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bimbenet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200654v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0260-8774(95)00054-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FF6E7063CA60448BF8027035ED1508BDE29E4F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703324v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nouafo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707088v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700501v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593919v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumoulin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200653v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939308916853" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715913v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lasseran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939108916728" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200651v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05494750v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05494720v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Gamaethiralalage" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320803v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435376v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387645v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508157v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512005v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513282v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cartailler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524837v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524848v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouchouse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Perre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186902v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Loustaunau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fibrianto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Putier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524849v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511388v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600440v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600416v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587169v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen The" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoude-Werner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173815v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587170v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Aka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524844v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dechelotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourmelon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524845v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516207v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djendoubi Mrad" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua Ep Mihoubi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525332v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljelil Khelalfa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186895v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595447v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508145v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525335v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508144v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756714v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vedrennne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600354v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508143v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601050v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ait Ameur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morales" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507304v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526261v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507303v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194953v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:200721" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512086v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Moussa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525337v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508170v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508172v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516206v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sawka" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524846v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516205v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khoshhal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Matthieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lalanne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510017v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508168v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516201v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201734v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rajinder Paul Singh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525347v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525348v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524839v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516204v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513285v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521533v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593990v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Trichard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222407v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510026v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Singh" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510023v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Meot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593918v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Wack" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516199v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leturcq" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tharrault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511396v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766079v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trichard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Declous" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521545v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768164v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768536v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517229v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595707v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517224v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508159v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593920v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521537v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510794v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Raoult-Wack" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517243v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510021v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508155v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512051v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577908v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Trelea" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524838v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult Wack" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577546v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513288v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521544v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593992v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768193v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770261v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767224v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517234v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524847v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510796v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593989v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tatoud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trichard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hulot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510015v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513280v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525338v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525340v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524842v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lahon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774575v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512195v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777223v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774392v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521535v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521536v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517227v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516202v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510799v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allache" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200662v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(93)85032-H" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508148v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600353v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510797v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513289v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510793v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594279v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608766v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhesh Bhandari" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monroy-Rivera" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510025v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595213v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louarme" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600444v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516203v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508175v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413985v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173906v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Lambert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173833v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186899v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512066v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173831v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186896v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822695v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chermat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192550v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.85" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192924v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527631667.ch2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192921v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194954v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201740v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201737v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201735v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846011v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lasseran" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508150v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847436v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510798v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173101v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586805v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keller" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00308506v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00308513v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>