--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -3030,286 +3030,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-fat frying process: oil-product interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of sugar composition on water sorption isotherms and on glass transition in apricots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia N. Djendoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhene N. Boudhrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil N. Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl.2012.0444⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (2), pp.403 - 411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561315v1</w:t>
+                <w:t xml:space="preserve">hal-01004171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sugar composition on water sorption isotherms and on glass transition in apricots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
+                <w:t xml:space="preserve">Deep-fat frying process: oil-product interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman-Mohammad Ziaiifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourhene N. Boudhrioua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+                <w:t xml:space="preserve">Isabelle Trezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.02.001⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (2), pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2012.0444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004171v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of air drying temperature on kinetics, physicochemical properties, total phenolic content and ascorbic acid of pears</w:t>
               </w:r>
@@ -4300,51 +4300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aman Mohammad Ziaiifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (2), pp.191-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4761,64 +4761,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (8), pp.1410-1423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5132,51 +5132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (7), pp.1319-1345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5262,51 +5262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Meot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49, pp.303-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5823,51 +5823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of model uncertainty on the dynamic optimal control performance of a batch corn drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6022,51 +6022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 15 (3), pp.1095-1102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6113,51 +6113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal constrained non-linear control of batch processes : application to corn drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6337,51 +6337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7 (1), pp.57-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9095,247 +9095,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid modelling of cooling-drying process in animal feed-pellets industries</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward another method to determine effective diffusion coefficient in foodstuffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Romdhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. biennal FOODSIM conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Brest, France</w:t>
+              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513283v1</w:t>
+                <w:t xml:space="preserve">hal-01524849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward another method to determine effective diffusion coefficient in foodstuffs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid modelling of cooling-drying process in animal feed-pellets industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fibrianto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Rouchouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Putier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">9. biennal FOODSIM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524849v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a generic approach to build-up air drying models</w:t>
               </w:r>
@@ -9574,364 +9574,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial risk – nutritional benefits assessment in the case of heat processed vegetables, the “ribenut” project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. George</w:t>
+                <w:t xml:space="preserve">Design of optimal experiments for improved modeling of food processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFoST Annual Meeting - A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AgroStat2012, 12. European Symposium on Statistical Methods for the Food Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587169v1</w:t>
+                <w:t xml:space="preserve">hal-01173815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of optimal experiments for improved modeling of food processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Courtois</w:t>
+                <w:t xml:space="preserve">Modelling the reactions between free phenols, vitamin C, apple PPO and O2 during a thermal treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Aka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Louarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgroStat2012, 12. European Symposium on Statistical Methods for the Food Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">EFFoST Annual Meeting - A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173815v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the reactions between free phenols, vitamin C, apple PPO and O2 during a thermal treatment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial risk – nutritional benefits assessment in the case of heat processed vegetables, the “ribenut” project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jp Aka</w:t>
+                <w:t xml:space="preserve">C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nicolas</w:t>
+                <w:t xml:space="preserve">D. Aoude-Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Billaud</w:t>
+                <w:t xml:space="preserve">S. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFoST Annual Meeting - A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587170v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy analysis within process simulation software to enhance process energy management</w:t>
               </w:r>
@@ -10157,243 +10157,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water desorption of osmotic dehydrated apple and pear at different water activities: desorption isotherms and glass transition temperature</w:t>
+                <w:t xml:space="preserve">Modélisation numérique d'une ligne de chauffage ohmique destinée à la fabrication des desserts fruités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Djendoubi Mrad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+                <w:t xml:space="preserve">Abdeljelil Khelalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourhene Boudhrioua Ep Mihoubi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabil Kechaou</w:t>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AFSIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, NA, France</w:t>
+              <w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516207v1</w:t>
+                <w:t xml:space="preserve">hal-01525332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique d'une ligne de chauffage ohmique destinée à la fabrication des desserts fruités</w:t>
+                <w:t xml:space="preserve">Water desorption of osmotic dehydrated apple and pear at different water activities: desorption isotherms and glass transition temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeljelil Khelalfa</w:t>
+                <w:t xml:space="preserve">N. Djendoubi Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">Nourhene Boudhrioua Ep Mihoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée AFSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525332v1</w:t>
+                <w:t xml:space="preserve">hal-01516207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of experiments for the modelling of food processes</w:t>
               </w:r>
@@ -10487,51 +10487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of air drying temperature on kinetics, physicochemical properties, total phenolic content and ascorbic acid of pears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Djendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Boudhrioua Ep Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10716,51 +10716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Djendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Boudhrioua Ep Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10824,51 +10824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of dryer simulators for higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Drying Symposium (IDS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10919,51 +10919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vedrennne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. international conference on new knowledge on chemical reactions during the processing and storage on foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Prague, Czech Republic. pp.S25-S26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11070,51 +11070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of dryer simulators for higher education at AgroParisTech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11303,51 +11303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Heyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. international congress on engineering and food (ICEF 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vina del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11398,51 +11398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aman Mohammad Ziaiifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Congress on Engineering and Food (ICEF10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11493,51 +11493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aman Mohammad Ziaiifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Euro Fed Lipid Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11882,77 +11882,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of technological process on the nutritional value of apple purees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12230,247 +12230,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of deep bed dryers : application to the drying of rice in Iran</w:t>
+                <w:t xml:space="preserve">Equivalences between diffusion, compartmental and transfer function models in drying : application to the thin layer of drying of rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Engineering and Food (ICEF9), March 7-11</w:t>
+              <w:t xml:space="preserve">9. International Conference on Engineering and Food (ICEF9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516205v1</w:t>
+                <w:t xml:space="preserve">hal-01510017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalences between diffusion, compartmental and transfer function models in drying : application to the thin layer of drying of rice</w:t>
+                <w:t xml:space="preserve">Simulation of deep bed dryers : application to the drying of rice in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khoshhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Engineering and Food (ICEF9)</w:t>
+              <w:t xml:space="preserve">9. International Conference on Engineering and Food (ICEF9), March 7-11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510017v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation et optimisation de procédés alimentaires: vers des solutions hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. école de printemps francophone en nanotechnologies et nanosystèmes, 24-28 mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12534,51 +12534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sawka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scilab et Enseignement, 15 octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12597,178 +12597,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low cost versatile laboratory experiment in food engineering using the internet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Rajinder Paul Singh</w:t>
+                <w:t xml:space="preserve">On-Line experiments in remote laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Engineering and Food (ICEF-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Puebla, Mexico. 1068 p</w:t>
+              <w:t xml:space="preserve">18. Congresso Brasileiro de Ciência e Tecnologia de Alimentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201734v1</w:t>
+                <w:t xml:space="preserve">hal-01525347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line experiments in remote laboratories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+                <w:t xml:space="preserve">A low cost versatile laboratory experiment in food engineering using the internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rajinder Paul Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congresso Brasileiro de Ciência e Tecnologia de Alimentos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">8. International Conference on Engineering and Food (ICEF-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Puebla, Mexico. 1068 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525347v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of ICT to teach food engineering</w:t>
               </w:r>
@@ -12817,204 +12817,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation dynamique d'un procédé discontinu de séchage du riz</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conduite automatisée des procédés thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMO 2002 Système d'Information, Modélisation, Optimisation, Contrôle, Commande en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conception et Exploitation des lignes de traitement thermique continu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Technique de la Conservation des Produits Agricoles (CTCPA). FRA., 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524839v1</w:t>
+                <w:t xml:space="preserve">hal-01516204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite automatisée des procédés thermiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation dynamique d'un procédé discontinu de séchage du riz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conception et Exploitation des lignes de traitement thermique continu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Technique de la Conservation des Produits Agricoles (CTCPA). FRA., 2002, Nantes, France</w:t>
+              <w:t xml:space="preserve">SIMO 2002 Système d'Information, Modélisation, Optimisation, Contrôle, Commande en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516204v1</w:t>
+                <w:t xml:space="preserve">hal-01524839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Internet-based low cost versatile experiments in food engineering education</w:t>
               </w:r>
@@ -13203,51 +13203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Decloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13285,51 +13285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of process control in the food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13367,51 +13367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect measurement and control of moisture content during dehydration performed by frying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13631,51 +13631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Meot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Institute of Food Technologists (IFT'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13713,51 +13713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of deep fat frying of banana using a compartmental approach and boiling's theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14145,51 +14145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear optimal control of batch food processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14247,476 +14247,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of mechanical degradation of paddy rice during drying: Influence of process operations conditions and modelling for control design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Abud</w:t>
+                <w:t xml:space="preserve">Nonlinear optimal control of batch food processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.J. Bimbenet</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International drying symposium IDS'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Halkidiki, Greece</w:t>
+              <w:t xml:space="preserve">4. International symposium ACoFoP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768164v1</w:t>
+                <w:t xml:space="preserve">hal-02768536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optimal control of batch food processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Trystram</w:t>
+                <w:t xml:space="preserve">Kinetics of mechanical degradation of paddy rice during drying: Influence of process operations conditions and modelling for control design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International symposium ACoFoP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">11. International drying symposium IDS'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Halkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768536v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of identifiability test to drying models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conduite de séchoirs dans l'industrie alimentaire : problèmes spécifiques et solutions envisagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST-915 Copernicus CIPA-CT94--0120 workshop on Food Quality Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">15. journées AFSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Décines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517229v1</w:t>
+                <w:t xml:space="preserve">hal-01508159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of super-heated steam drying of alfalfa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of identifiability test to drying models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Tharrault</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST-915 Copernicus CIPA-CT94--0120 workshop on Food Quality Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">, Jun 1997, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595707v1</w:t>
+                <w:t xml:space="preserve">hal-01517229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes et perspectives en commande de procédés alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14748,597 +14709,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite de séchoirs dans l'industrie alimentaire : problèmes spécifiques et solutions envisagées</w:t>
+                <w:t xml:space="preserve">Modelling of super-heated steam drying of alfalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tharrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. journées AFSIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Décines, France</w:t>
+              <w:t xml:space="preserve">COST-915 Copernicus CIPA-CT94--0120 workshop on Food Quality Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508159v1</w:t>
+                <w:t xml:space="preserve">hal-01595707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande prédictive non-linéaire d'un pilote de microfiltration tangentielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. M. Trichard</w:t>
+                <w:t xml:space="preserve">Commande optimale non linéaire sous contraintes de procédés discontinus des industries alimentaires : séchage et réfrigération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lucie Raoult-Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrès français de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Paris, France. 280 p</w:t>
+              <w:t xml:space="preserve">Congrès du GFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593920v1</w:t>
+                <w:t xml:space="preserve">hal-01510794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the quality of food products during drying. A fuzzy set based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Food quality degradation model based upon fuzzy kinetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Congress on Chemical Engineering (ECCE 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Florence, Italy. pp.2691-2694</w:t>
+              <w:t xml:space="preserve">COST-915 Copernicus CIPA-CT94--0120 workshop on Food Quality Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521537v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande optimale non linéaire sous contraintes de procédés discontinus des industries alimentaires : séchage et réfrigération</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Commande prédictive non-linéaire d'un pilote de microfiltration tangentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du GFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6. Congrès français de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Paris, France. 280 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510794v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food quality degradation model based upon fuzzy kinetic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Modelling of the quality of food products during drying. A fuzzy set based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST-915 Copernicus CIPA-CT94--0120 workshop on Food Quality Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">1. European Congress on Chemical Engineering (ECCE 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Florence, Italy. pp.2691-2694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517243v1</w:t>
+                <w:t xml:space="preserve">hal-01521537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande optimale non linéaire sous contraintes de procédés discontinus des industries alimentaires : séchage et réfrigération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15402,64 +15402,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling with words - A new way in food engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15752,51 +15752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et commande des procédés de friture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15968,64 +15968,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des sous-ensembles flous au génie de la réaction lors du séchage de produits alimentaires à láir chaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16115,51 +16115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International drying symposium IDS'96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Cracovie, Poland. pp.1417-1424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16223,51 +16223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études - Automatique avancée dans les industries agro-alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16698,51 +16698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. international Symposium on Automatic Control and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16793,51 +16793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Control Systems and Computer Science (CSCS 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16987,51 +16987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear optimal control of a corn dryer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17177,51 +17177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congrès Français du Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Lyon, France. pp.135-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17259,51 +17259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and control of the dynamics of drying processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACoFoP III Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17542,234 +17542,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global trends on food process control, the european perspective</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental study on the quality of rough rice related to drying conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Processing Automation conference III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Orlando, United States</w:t>
+              <w:t xml:space="preserve">IDS'94</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1994, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512195v1</w:t>
+                <w:t xml:space="preserve">hal-02777223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the quality of rough rice related to drying conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global trends on food process control, the european perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDS'94</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1994, Gold Coast, Australia</w:t>
+              <w:t xml:space="preserve">Food Processing Automation conference III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777223v1</w:t>
+                <w:t xml:space="preserve">hal-01512195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progrès en séchage</w:t>
               </w:r>
@@ -17876,51 +17876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation and control of the biscuit baking oven process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17971,51 +17971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and control of the dynamics of drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Israël Workshop "Engineering aspects of food quality"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18103,416 +18103,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunités et contraintes de láutomatisation des procédés alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Automatic control of the biscuit baking oven process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Alimentec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1993, Bourg-en-Bresse, France</w:t>
+              <w:t xml:space="preserve">Congrès EFFOST "Food control, on line control for improved quality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516202v1</w:t>
+                <w:t xml:space="preserve">hal-01508148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On line biscuits qualities measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Opportunités et contraintes de láutomatisation des procédés alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Allache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Federation of Food Science and Technology (EFFOST) on Food Control: On-Line Control for Improved Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journée d'étude Alimentec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1993, Bourg-en-Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510799v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling and simulation of industrial corn dryers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
+                <w:t xml:space="preserve">On line biscuits qualities measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. European Symposium on Computer Aides Process Engineering - 2 (Escape - 2)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. European Federation of Food Science and Technology (EFFOST) on Food Control: On-Line Control for Improved Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200662v1</w:t>
+                <w:t xml:space="preserve">hal-01510799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic control of the biscuit baking oven process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+                <w:t xml:space="preserve">Dynamic modelling and simulation of industrial corn dryers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lasseran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EFFOST "Food control, on line control for improved quality"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24. European Symposium on Computer Aides Process Engineering - 2 (Escape - 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1992, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0098-1354(93)85032-H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508148v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CAD software to improve the efficiency of mixed-flow maize dryers</w:t>
               </w:r>
@@ -18593,64 +18593,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande non linéaire d'un séchoir à grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18809,51 +18809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Nouafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès CFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18980,355 +18980,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture content and control of drying processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the reactions between free phenols, vitamin C, apple polyphenoloxidase and oxygen during a thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Aka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Louarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPOW V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1992, Peniscola-Valencia, Spain</w:t>
+              <w:t xml:space="preserve">EFFOST Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608766v1</w:t>
+                <w:t xml:space="preserve">hal-01595213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food process control ; reality and problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
+                <w:t xml:space="preserve">Moisture content and control of drying processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monroy-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Franco-Canadien - Measure and control of food materials properties and processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1992, Guelph, Canada</w:t>
+              <w:t xml:space="preserve">ISOPOW V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1992, Peniscola-Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510025v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the reactions between free phenols, vitamin C, apple polyphenoloxidase and oxygen during a thermal treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Aka</w:t>
+                <w:t xml:space="preserve">Food process control ; reality and problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFOST Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Franco-Canadien - Measure and control of food materials properties and processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1992, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595213v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of drying in order to better processing qualities of maize</w:t>
               </w:r>
@@ -19340,51 +19340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20080,51 +20080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Djendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Boudhrioua Ep Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20993,51 +20993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food process modeling and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21088,51 +21088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corn drying: modelling the quality degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Lasseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21196,51 +21196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic control of the biscuit baking oven process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21330,51 +21330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in food engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackie Academic and Professional, 1994</w:t>
@@ -21403,77 +21403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d'un four de cuisson de biscuits ; cas de la couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conduite commande des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, CFGP, 1993, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22102,51 +22102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05158153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a van der Werf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111338" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cavalera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2255391" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2076238" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko Gouyo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110587" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03891971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13912" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernuau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1532438" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.12.056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-139KS6DN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laulan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Decloux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Romdhana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.01.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2017.1323760" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braulio Gomez Ruiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.11.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531605v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Mohamed Romdhana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1054510" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.997880" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191436v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.985792" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delchier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ringling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rychlik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Louarme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.10.083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWCVJQZH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belaubre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Djendoubi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil N. Kechaou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua N. B. Mihoubi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2012.09.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3GM4T7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubekri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Benmoussa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0010615" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman-Mohammad Ziaiifar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trezzani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2012.0444" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene N. Boudhrioua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.02.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTDPX3WM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djendoubi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2011.11.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4126NCL2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2011.10.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.683843" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea O. Roman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Riquet-Motchidlover" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-012-2048-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V42GTM7W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacoste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.05.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2BTMDFK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Abidi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zuniga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lehebel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Duquenoy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143523v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubeki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930903526764" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2009.08.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48HPSLB6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohammad Ziaiifar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.2008.00267.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98HK413J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.05.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XS9XBJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292346v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ait-Ameur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capuano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fogliano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Morales" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194176v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v28.p195-203" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194942v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2007.01664.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8J179X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895654v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vasseur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654459v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castillo-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla P. Relkin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676357v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120005855" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud-Archila" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00227-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45SJP5MZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud Archila" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bimbenet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00057-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9QL209J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930008917784" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537202v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Trystram" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Raoult-Wack" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939908917641" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Singh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201730v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939908917602" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684635v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200650v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939708917280" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201728v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(96)00096-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTCT022K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200649v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Penheleux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200652v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-1524(96)00013-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7V350BX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692035v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695131v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonazzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dumoulin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult-Wack" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Berk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bimbenet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200654v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0260-8774(95)00054-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FF6E7063CA60448BF8027035ED1508BDE29E4F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703324v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nouafo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707088v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700501v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593919v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumoulin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200653v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939308916853" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715913v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lasseran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939108916728" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200651v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05494750v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05494720v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Gamaethiralalage" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320803v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435376v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387645v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508157v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512005v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513282v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cartailler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524837v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524848v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouchouse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Perre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186902v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Loustaunau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fibrianto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Putier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524849v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511388v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600440v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600416v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587169v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen The" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoude-Werner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173815v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587170v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Aka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524844v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dechelotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourmelon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524845v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516207v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djendoubi Mrad" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua Ep Mihoubi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525332v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljelil Khelalfa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186895v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595447v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508145v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525335v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508144v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756714v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vedrennne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600354v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508143v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601050v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ait Ameur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morales" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507304v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526261v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507303v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194953v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:200721" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512086v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Moussa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525337v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508170v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508172v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516206v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sawka" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524846v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516205v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khoshhal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Matthieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lalanne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510017v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508168v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516201v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201734v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rajinder Paul Singh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525347v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525348v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524839v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516204v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513285v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521533v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593990v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Trichard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222407v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510026v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Singh" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510023v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Meot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593918v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Wack" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516199v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leturcq" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tharrault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511396v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766079v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trichard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Declous" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521545v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768164v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768536v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517229v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595707v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517224v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508159v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593920v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521537v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510794v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Raoult-Wack" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517243v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510021v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508155v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512051v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577908v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Trelea" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524838v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult Wack" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577546v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513288v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521544v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593992v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768193v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770261v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767224v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517234v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524847v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510796v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593989v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tatoud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trichard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hulot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510015v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513280v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525338v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525340v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524842v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lahon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774575v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512195v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777223v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774392v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521535v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521536v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517227v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516202v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510799v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allache" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200662v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(93)85032-H" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508148v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600353v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510797v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513289v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510793v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594279v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608766v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhesh Bhandari" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monroy-Rivera" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510025v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595213v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louarme" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600444v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516203v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508175v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413985v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173906v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Lambert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173833v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186899v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512066v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173831v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186896v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822695v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chermat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192550v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.85" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192924v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527631667.ch2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192921v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194954v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201740v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201737v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201735v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846011v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lasseran" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508150v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847436v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510798v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173101v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586805v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keller" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00308506v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00308513v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05158153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a van der Werf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111338" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cavalera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2255391" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2076238" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko Gouyo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110587" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03891971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13912" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernuau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1532438" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.12.056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-139KS6DN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laulan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Decloux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Romdhana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.01.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2017.1323760" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braulio Gomez Ruiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.11.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531605v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Mohamed Romdhana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1054510" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.997880" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191436v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.985792" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delchier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ringling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rychlik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Louarme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.10.083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWCVJQZH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belaubre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Djendoubi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil N. Kechaou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua N. B. Mihoubi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2012.09.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3GM4T7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubekri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Benmoussa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0010615" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene N. Boudhrioua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.02.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTDPX3WM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561315v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman-Mohammad Ziaiifar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trezzani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2012.0444" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djendoubi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2011.11.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4126NCL2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2011.10.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.683843" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea O. Roman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Riquet-Motchidlover" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-012-2048-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V42GTM7W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacoste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.05.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2BTMDFK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Abidi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zuniga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lehebel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Duquenoy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143523v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubeki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930903526764" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2009.08.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48HPSLB6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohammad Ziaiifar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.2008.00267.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98HK413J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.05.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XS9XBJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292346v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ait-Ameur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capuano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fogliano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Morales" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194176v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v28.p195-203" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194942v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2007.01664.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8J179X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895654v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vasseur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654459v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castillo-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla P. Relkin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676357v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120005855" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud-Archila" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00227-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45SJP5MZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud Archila" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bimbenet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00057-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9QL209J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930008917784" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537202v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Trystram" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Raoult-Wack" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939908917641" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Singh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201730v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939908917602" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684635v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200650v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939708917280" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201728v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(96)00096-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTCT022K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200649v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Penheleux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200652v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-1524(96)00013-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7V350BX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692035v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695131v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonazzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dumoulin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult-Wack" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Berk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bimbenet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200654v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0260-8774(95)00054-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FF6E7063CA60448BF8027035ED1508BDE29E4F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703324v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nouafo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707088v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700501v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593919v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumoulin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200653v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939308916853" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715913v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lasseran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939108916728" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200651v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05494750v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05494720v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Gamaethiralalage" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320803v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435376v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387645v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508157v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512005v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513282v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cartailler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524837v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524848v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouchouse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Perre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186902v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Loustaunau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524849v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513283v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fibrianto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Putier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511388v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600440v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600416v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173815v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587170v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Aka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587169v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen The" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoude-Werner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524844v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dechelotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourmelon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524845v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljelil Khelalfa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516207v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djendoubi Mrad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua Ep Mihoubi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186895v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595447v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508145v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525335v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508144v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756714v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vedrennne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600354v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508143v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601050v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ait Ameur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morales" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507304v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526261v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507303v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194953v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:200721" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512086v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Moussa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525337v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508170v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508172v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516206v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sawka" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524846v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510017v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516205v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khoshhal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Matthieu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lalanne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508168v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516201v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525347v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201734v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rajinder Paul Singh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525348v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516204v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524839v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513285v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521533v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593990v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Trichard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222407v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510026v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Singh" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510023v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Meot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593918v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Wack" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516199v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leturcq" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tharrault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511396v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766079v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trichard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Declous" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521545v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768536v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768164v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508159v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517229v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517224v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595707v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510794v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Raoult-Wack" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517243v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593920v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521537v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510021v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508155v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512051v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577908v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Trelea" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524838v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult Wack" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577546v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513288v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521544v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593992v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768193v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770261v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767224v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517234v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524847v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510796v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593989v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tatoud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trichard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hulot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510015v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513280v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525338v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525340v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524842v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lahon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774575v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777223v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512195v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774392v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521535v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521536v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517227v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508148v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allache" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516202v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510799v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200662v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(93)85032-H" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600353v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510797v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513289v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510793v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594279v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595213v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louarme" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608766v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhesh Bhandari" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monroy-Rivera" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510025v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600444v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516203v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508175v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413985v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173906v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Lambert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173833v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186899v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512066v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173831v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186896v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822695v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chermat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192550v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.85" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192924v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527631667.ch2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192921v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194954v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201740v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201737v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201735v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846011v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lasseran" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508150v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847436v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510798v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173101v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586805v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keller" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00308506v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00308513v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>