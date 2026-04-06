--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -583,165 +583,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Farrugia, « Le syndrome narratif : une « inquiétante étrangeté » », SociologieS [En ligne], Dossiers, Émotions et sentiments, réalité et fiction, mis en ligne le 01 juin 2010, consulté le 14 février 2021. URL : http://journals.openedition.org/sociologies/3152</w:t>
+                <w:t xml:space="preserve">Francis Farrugia, « Socio-anthropologie de la connaissance », SociologieS [En ligne], Dossiers, Émotions et sentiments, réalité et fiction, mis en ligne le 01 juin 2010, consulté le 14 février 2021. URL : http://journals.openedition.org/sociologies/3140</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140980v1</w:t>
+                <w:t xml:space="preserve">hal-03140983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Farrugia, « Socio-anthropologie de la connaissance », SociologieS [En ligne], Dossiers, Émotions et sentiments, réalité et fiction, mis en ligne le 01 juin 2010, consulté le 14 février 2021. URL : http://journals.openedition.org/sociologies/3140</w:t>
+                <w:t xml:space="preserve">Francis Farrugia, « Le syndrome narratif : une « inquiétante étrangeté » », SociologieS [En ligne], Dossiers, Émotions et sentiments, réalité et fiction, mis en ligne le 01 juin 2010, consulté le 14 février 2021. URL : http://journals.openedition.org/sociologies/3152</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140983v1</w:t>
+                <w:t xml:space="preserve">hal-03140980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia. Un grand danger pèse sur la sociologie». Commentaire introductif au texte de Georges Gurvitch «Les cadres sociaux de la connaissance sociologique. SociologieS, 2010 - journals.openedition.org</w:t>
               </w:r>
@@ -2133,165 +2133,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le statut de l'anhypothétique en sociologie de la connaissance&amp;quot;, communication au RT10 - sociologie de la connaissance - 1° congrès de l'Association Française de Sociologie, Paris XIII.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques de transformation de la société française contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Villetaneuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'individu social comme syndrome narratif&amp;quot;, communication au CR14 - Sociologie de la connaissance - XVII° congrès de l'Association Internationale des Sociologues de Langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'individu social. Autres réalités, autre sociologie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196635v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03196647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société, une invention tardive.&amp;quot; communication au CR14 de l'Association Internationale des Sociologues de Langue Française - XV° congrès</w:t>
               </w:r>
@@ -4493,303 +4493,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imaginaire de l'expérience et expérience de l'imaginaire.&amp;quot; Avant-propos de l'ouvrage Les logiques sociales de l'imaginaire, dirigé par Francis Farrugia, Antigone Mouchtouris, Fabienne Soldini, L'harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les logiques sociales de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La grande prière du déchiffrement. Raison du mythe et mythe de la raison. Pour une herméneutique et une épistémologie différentielle des formes de connaissance et de sensibilité.&amp;quot; Chapitre de l'ouvrage Les outils des sociologues, dirigé par Francis Farrugia et Antignoe Mouchtouris, L'Harmattan, collection Logiques sociales, série Sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils des sociologues. Une sociologie de la connaissance sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écart fictionnel. Une expérience de pensée pour penser l'expérience.&amp;quot; Chapitre de l'ouvrage Les logiques sociales de l'imaginaire, dirigé par Francis Farrugia, Antigone Mouchtouris, Fabienne Soldini, L'Harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les logiques sociales de l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociologie de la connaissance de l'outillage mental des sociologues.&amp;quot; Avant-propos de l'ouvrage Les outils des sociologues, sous la direction de Francis Farrugia et Antigone Mouchtouris, L'Harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils des sociologues. Une sociologie de la connaissance sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142444v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03142429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndrome narratif, une objectivation des récits.&amp;quot; chapitre de l'ouvrage Récit et objectivation, dirigé par Gilles Ferréol, EME Editions, collection Proximités</w:t>
               </w:r>
@@ -4838,165 +4838,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une épistémologie génétiquen de la catégorisation et de la classification. Histoire d'une affinité transcendantale.&amp;quot; chapitre de l'ouvrage La pensée des sociologues. Catégorisation, classification, identification, différenciation et reconnaissance, sous la direction de Francis Farrugia et Antigone Mouchtouris, L'harmattan, collection Logiques sociales, série Sociologie de la connaissance</w:t>
+                <w:t xml:space="preserve">la pensée et le réel. Histoire d'un syndrome narratif.&amp;quot; Avant-propos de l'ouvrage La pensée des sociologues. Catégorisation, classification, identification, différenciation et reconnaissance, sous la direction de Francis Farrugia et Antigone Mouchtouris, L'harmattan, collection Logiques sociales, série Sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée des sociologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143155v1</w:t>
+                <w:t xml:space="preserve">hal-03143149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">la pensée et le réel. Histoire d'un syndrome narratif.&amp;quot; Avant-propos de l'ouvrage La pensée des sociologues. Catégorisation, classification, identification, différenciation et reconnaissance, sous la direction de Francis Farrugia et Antigone Mouchtouris, L'harmattan, collection Logiques sociales, série Sociologie de la connaissance</w:t>
+                <w:t xml:space="preserve">Une épistémologie génétiquen de la catégorisation et de la classification. Histoire d'une affinité transcendantale.&amp;quot; chapitre de l'ouvrage La pensée des sociologues. Catégorisation, classification, identification, différenciation et reconnaissance, sous la direction de Francis Farrugia et Antigone Mouchtouris, L'harmattan, collection Logiques sociales, série Sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée des sociologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143149v1</w:t>
+                <w:t xml:space="preserve">hal-03143155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychanalyse des bons et des mauvais sentiments. Un syndrome narratif collectif.&amp;quot; in Sentiments et émotions, sous la direction de Gilles ferréol, EME Editions, collection Proximités</w:t>
               </w:r>
@@ -5459,165 +5459,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">syndrome narratif et archétypes romanesques de la sentimentalité. Don Quichotte, madame Bovary, un discours du pape, et autres histoires...&amp;quot; chapitre de l'ouvrage Emotions et sentiments : une construction sociale. Approches théoriques et rapports aux terrains, dirigé par Maryvonne Charmillot, Caroline Dayer, Francis Farrugia, Marie-Noëlle Schurmans, L'Harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
+                <w:t xml:space="preserve">Avant-propos de l'ouvrage Emotions et sentiments : une construction sociale. Approches théoriques et rapports aux terrains, dirigé par Maryvonne Charmillot, Caroline Dayer, Francis Farrugia, Marie-Noëlle Schurmans, L'Harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotions et sentiments : une construction sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142565v1</w:t>
+                <w:t xml:space="preserve">hal-03142557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos de l'ouvrage Emotions et sentiments : une construction sociale. Approches théoriques et rapports aux terrains, dirigé par Maryvonne Charmillot, Caroline Dayer, Francis Farrugia, Marie-Noëlle Schurmans, L'Harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
+                <w:t xml:space="preserve">syndrome narratif et archétypes romanesques de la sentimentalité. Don Quichotte, madame Bovary, un discours du pape, et autres histoires...&amp;quot; chapitre de l'ouvrage Emotions et sentiments : une construction sociale. Approches théoriques et rapports aux terrains, dirigé par Maryvonne Charmillot, Caroline Dayer, Francis Farrugia, Marie-Noëlle Schurmans, L'Harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotions et sentiments : une construction sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142557v1</w:t>
+                <w:t xml:space="preserve">hal-03142565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome narratif et reconstruction du passé dans Les cadres sociaux de la mémoire et dans La mémoire collective&amp;quot;. Chapitre de l'ouvrage Maurice Halbwachs : le temps, la mémoire et l'émotion, dirigé par Bruno Péquignot, L'Harmattan, collection Logiques sociales</w:t>
               </w:r>
@@ -5873,165 +5873,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Tönnies. Communauté et société.&amp;quot; Chapitre VIII de l'ouvrage Psychologie sociale - sous la direction de Mohamed Doraï, In Press Editions, 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie sociale. repères historiques et principaux concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie de la connaissance sociologique. Les hommes, la science, l'institution.&amp;quot; Chapitre de l'ouvrage La connaissance sociologique, dirigé par Francis Farrugia, L'Harmattan, collection Logiques sociales, série Sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La connaissance sociologique.Contribution à la sociologie de la connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142462v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03141164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie de la connaissance. Approche épistémologique&amp;quot;. Avant-propos de l'ouvrage La connaissance sociologique, dirigé par Francis Farrugia, L'harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
               </w:r>
@@ -6388,234 +6388,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu par Louis Moreau de Bellaing de l'ouvrage de Francis Farrugia, Archéologie du pacte social. Des fondements éthiques et sociopolitiques de la société moderne, Paris, L'Harmattan, in L'homme et la société, Revue internationale de recherche et de synthèse en sciences sociales, n° 134 Littérature et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du pacte social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface à l'ouvrage de Gérard Namer, Le système social de Rousseau. De l'inégalité économique à l'inégalité politique, L'Harmattan, collection Logiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le système social de Rousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface à l'ouvrage de Gérard Namer, Rousseau sociologue de la connaissance. De la créativité au machiavélisme, L'Harmattan, collection Logiques sociales, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rousseau sociologue de la connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141930v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03142401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6770,51 +6770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Farrugia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141097v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140980v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140991v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ucciani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_du_temps_dans_la_pensee_occidentale_francis_farrugia_antigone_mouchtouris_louis_ucciani-9782140347870-76846.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140852v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_logiques_sociales_de_l_imaginaire_francis_farrugia_antigone_mouchtouris_fabienne_soldini-9782343219370-67535.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143296v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141922v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142401v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Farrugia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141097v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140980v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140991v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ucciani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_du_temps_dans_la_pensee_occidentale_francis_farrugia_antigone_mouchtouris_louis_ucciani-9782140347870-76846.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140852v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_logiques_sociales_de_l_imaginaire_francis_farrugia_antigone_mouchtouris_fabienne_soldini-9782343219370-67535.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143296v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>