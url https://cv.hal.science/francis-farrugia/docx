--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2133,165 +2133,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'individu social comme syndrome narratif&amp;quot;, communication au CR14 - Sociologie de la connaissance - XVII° congrès de l'Association Internationale des Sociologues de Langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'individu social. Autres réalités, autre sociologie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le statut de l'anhypothétique en sociologie de la connaissance&amp;quot;, communication au RT10 - sociologie de la connaissance - 1° congrès de l'Association Française de Sociologie, Paris XIII.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques de transformation de la société française contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196647v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03196635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société, une invention tardive.&amp;quot; communication au CR14 de l'Association Internationale des Sociologues de Langue Française - XV° congrès</w:t>
               </w:r>
@@ -2880,151 +2880,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris. Les outils des sociologues. Une sociologie de la connaissance sociologique. L'Harmattan, collection Logiques sociales, série Sociologie de la connaissance, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris. Fabienne Soldini. Les logiques sociales de l'imaginaire. L'Harmattan, collection Logiques sociales, série sociologie de la connaissance, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140852v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03140851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils des sociologues</w:t>
               </w:r>
@@ -4493,303 +4493,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaire de l'expérience et expérience de l'imaginaire.&amp;quot; Avant-propos de l'ouvrage Les logiques sociales de l'imaginaire, dirigé par Francis Farrugia, Antigone Mouchtouris, Fabienne Soldini, L'harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
+                <w:t xml:space="preserve">Une sociologie de la connaissance de l'outillage mental des sociologues.&amp;quot; Avant-propos de l'ouvrage Les outils des sociologues, sous la direction de Francis Farrugia et Antigone Mouchtouris, L'Harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les outils des sociologues. Une sociologie de la connaissance sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grande prière du déchiffrement. Raison du mythe et mythe de la raison. Pour une herméneutique et une épistémologie différentielle des formes de connaissance et de sensibilité.&amp;quot; Chapitre de l'ouvrage Les outils des sociologues, dirigé par Francis Farrugia et Antignoe Mouchtouris, L'Harmattan, collection Logiques sociales, série Sociologie de la connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les outils des sociologues. Une sociologie de la connaissance sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écart fictionnel. Une expérience de pensée pour penser l'expérience.&amp;quot; Chapitre de l'ouvrage Les logiques sociales de l'imaginaire, dirigé par Francis Farrugia, Antigone Mouchtouris, Fabienne Soldini, L'Harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les logiques sociales de l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'écart fictionnel. Une expérience de pensée pour penser l'expérience.&amp;quot; Chapitre de l'ouvrage Les logiques sociales de l'imaginaire, dirigé par Francis Farrugia, Antigone Mouchtouris, Fabienne Soldini, L'Harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaire de l'expérience et expérience de l'imaginaire.&amp;quot; Avant-propos de l'ouvrage Les logiques sociales de l'imaginaire, dirigé par Francis Farrugia, Antigone Mouchtouris, Fabienne Soldini, L'harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les logiques sociales de l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03142444v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndrome narratif, une objectivation des récits.&amp;quot; chapitre de l'ouvrage Récit et objectivation, dirigé par Gilles Ferréol, EME Editions, collection Proximités</w:t>
               </w:r>
@@ -4838,165 +4838,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">la pensée et le réel. Histoire d'un syndrome narratif.&amp;quot; Avant-propos de l'ouvrage La pensée des sociologues. Catégorisation, classification, identification, différenciation et reconnaissance, sous la direction de Francis Farrugia et Antigone Mouchtouris, L'harmattan, collection Logiques sociales, série Sociologie de la connaissance</w:t>
+                <w:t xml:space="preserve">Une épistémologie génétiquen de la catégorisation et de la classification. Histoire d'une affinité transcendantale.&amp;quot; chapitre de l'ouvrage La pensée des sociologues. Catégorisation, classification, identification, différenciation et reconnaissance, sous la direction de Francis Farrugia et Antigone Mouchtouris, L'harmattan, collection Logiques sociales, série Sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée des sociologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143149v1</w:t>
+                <w:t xml:space="preserve">hal-03143155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une épistémologie génétiquen de la catégorisation et de la classification. Histoire d'une affinité transcendantale.&amp;quot; chapitre de l'ouvrage La pensée des sociologues. Catégorisation, classification, identification, différenciation et reconnaissance, sous la direction de Francis Farrugia et Antigone Mouchtouris, L'harmattan, collection Logiques sociales, série Sociologie de la connaissance</w:t>
+                <w:t xml:space="preserve">la pensée et le réel. Histoire d'un syndrome narratif.&amp;quot; Avant-propos de l'ouvrage La pensée des sociologues. Catégorisation, classification, identification, différenciation et reconnaissance, sous la direction de Francis Farrugia et Antigone Mouchtouris, L'harmattan, collection Logiques sociales, série Sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée des sociologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143155v1</w:t>
+                <w:t xml:space="preserve">hal-03143149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychanalyse des bons et des mauvais sentiments. Un syndrome narratif collectif.&amp;quot; in Sentiments et émotions, sous la direction de Gilles ferréol, EME Editions, collection Proximités</w:t>
               </w:r>
@@ -5459,165 +5459,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos de l'ouvrage Emotions et sentiments : une construction sociale. Approches théoriques et rapports aux terrains, dirigé par Maryvonne Charmillot, Caroline Dayer, Francis Farrugia, Marie-Noëlle Schurmans, L'Harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
+                <w:t xml:space="preserve">syndrome narratif et archétypes romanesques de la sentimentalité. Don Quichotte, madame Bovary, un discours du pape, et autres histoires...&amp;quot; chapitre de l'ouvrage Emotions et sentiments : une construction sociale. Approches théoriques et rapports aux terrains, dirigé par Maryvonne Charmillot, Caroline Dayer, Francis Farrugia, Marie-Noëlle Schurmans, L'Harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotions et sentiments : une construction sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142557v1</w:t>
+                <w:t xml:space="preserve">hal-03142565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">syndrome narratif et archétypes romanesques de la sentimentalité. Don Quichotte, madame Bovary, un discours du pape, et autres histoires...&amp;quot; chapitre de l'ouvrage Emotions et sentiments : une construction sociale. Approches théoriques et rapports aux terrains, dirigé par Maryvonne Charmillot, Caroline Dayer, Francis Farrugia, Marie-Noëlle Schurmans, L'Harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
+                <w:t xml:space="preserve">Avant-propos de l'ouvrage Emotions et sentiments : une construction sociale. Approches théoriques et rapports aux terrains, dirigé par Maryvonne Charmillot, Caroline Dayer, Francis Farrugia, Marie-Noëlle Schurmans, L'Harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotions et sentiments : une construction sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142565v1</w:t>
+                <w:t xml:space="preserve">hal-03142557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome narratif et reconstruction du passé dans Les cadres sociaux de la mémoire et dans La mémoire collective&amp;quot;. Chapitre de l'ouvrage Maurice Halbwachs : le temps, la mémoire et l'émotion, dirigé par Bruno Péquignot, L'Harmattan, collection Logiques sociales</w:t>
               </w:r>
@@ -6388,234 +6388,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface à l'ouvrage de Gérard Namer, Le système social de Rousseau. De l'inégalité économique à l'inégalité politique, L'Harmattan, collection Logiques sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le système social de Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à l'ouvrage de Gérard Namer, Rousseau sociologue de la connaissance. De la créativité au machiavélisme, L'Harmattan, collection Logiques sociales, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau sociologue de la connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu par Louis Moreau de Bellaing de l'ouvrage de Francis Farrugia, Archéologie du pacte social. Des fondements éthiques et sociopolitiques de la société moderne, Paris, L'Harmattan, in L'homme et la société, Revue internationale de recherche et de synthèse en sciences sociales, n° 134 Littérature et sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du pacte social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142401v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03141930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6770,51 +6770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Farrugia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141097v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140980v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140991v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ucciani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_du_temps_dans_la_pensee_occidentale_francis_farrugia_antigone_mouchtouris_louis_ucciani-9782140347870-76846.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140852v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_logiques_sociales_de_l_imaginaire_francis_farrugia_antigone_mouchtouris_fabienne_soldini-9782343219370-67535.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143296v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Farrugia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141097v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140980v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140991v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ucciani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_du_temps_dans_la_pensee_occidentale_francis_farrugia_antigone_mouchtouris_louis_ucciani-9782140347870-76846.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_logiques_sociales_de_l_imaginaire_francis_farrugia_antigone_mouchtouris_fabienne_soldini-9782343219370-67535.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143296v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141922v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142401v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>