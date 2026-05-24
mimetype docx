--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1342,165 +1342,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le prix du lien : la question de la justice sociale.&amp;quot; Intégration et citoyenneté. textes réunis et présentés par Gilles Ferréol, Université catholique de Louvain - Unité de Sociologie, volume XXVIII, n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phénomène social&amp;quot; contre &amp;quot;structure sociale&amp;quot;. Balandier-Gurvitch : une dynamique commune. Comment peut-on être socio-anthropologue ? Autour de Georges Balandier, L'Harmattan, collection Utinam, 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utinam - Revue de Sociologie et d'Anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141131v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03141348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communauté et société. La question sociologique du lien social et la théorie philosophique du contrat selon Rousseau.&amp;quot; Utinam, L'Harmattan, n° 5, Le lien social, janvier 1993,</w:t>
               </w:r>
@@ -2880,151 +2880,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris. Fabienne Soldini. Les logiques sociales de l'imaginaire. L'Harmattan, collection Logiques sociales, série sociologie de la connaissance, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris. Les outils des sociologues. Une sociologie de la connaissance sociologique. L'Harmattan, collection Logiques sociales, série Sociologie de la connaissance, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140851v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03140852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils des sociologues</w:t>
               </w:r>
@@ -4355,434 +4355,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tragédie une sublimation esthétique de l'existence et une douloureuse volupté.&amp;quot; Avant-propos de l'ouvrage La tragédie. Socio-anthropologie d'une vision du monde, sous la direction de Francis Farrugia, Antigone Mouchtouris, Louis Ucciani, Bernard Valade, L'Harmattan, collection Logiques sociales, série Sociologie de la connaissance</w:t>
+                <w:t xml:space="preserve">Le héros tragique, un syndrome narratif. Achille, Ulysse, Jésus, et les autres.&amp;quot; chapitre de l'ouvrage La tragédie. Socio-anthropologie d'une vision du monde, sous la direction de Francis Farrugia, Antigone Mouchtouris, Louis Ucciani, Bernard Valade, L'Harmattan, collection Logiques sociales, série Sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La tragédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143296v1</w:t>
+                <w:t xml:space="preserve">hal-03143305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le héros tragique, un syndrome narratif. Achille, Ulysse, Jésus, et les autres.&amp;quot; chapitre de l'ouvrage La tragédie. Socio-anthropologie d'une vision du monde, sous la direction de Francis Farrugia, Antigone Mouchtouris, Louis Ucciani, Bernard Valade, L'Harmattan, collection Logiques sociales, série Sociologie de la connaissance</w:t>
+                <w:t xml:space="preserve">La tragédie une sublimation esthétique de l'existence et une douloureuse volupté.&amp;quot; Avant-propos de l'ouvrage La tragédie. Socio-anthropologie d'une vision du monde, sous la direction de Francis Farrugia, Antigone Mouchtouris, Louis Ucciani, Bernard Valade, L'Harmattan, collection Logiques sociales, série Sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La tragédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143305v1</w:t>
+                <w:t xml:space="preserve">hal-03143296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une sociologie de la connaissance de l'outillage mental des sociologues.&amp;quot; Avant-propos de l'ouvrage Les outils des sociologues, sous la direction de Francis Farrugia et Antigone Mouchtouris, L'Harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
+                <w:t xml:space="preserve">La grande prière du déchiffrement. Raison du mythe et mythe de la raison. Pour une herméneutique et une épistémologie différentielle des formes de connaissance et de sensibilité.&amp;quot; Chapitre de l'ouvrage Les outils des sociologues, dirigé par Francis Farrugia et Antignoe Mouchtouris, L'Harmattan, collection Logiques sociales, série Sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils des sociologues. Une sociologie de la connaissance sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142444v1</w:t>
+                <w:t xml:space="preserve">hal-03142451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grande prière du déchiffrement. Raison du mythe et mythe de la raison. Pour une herméneutique et une épistémologie différentielle des formes de connaissance et de sensibilité.&amp;quot; Chapitre de l'ouvrage Les outils des sociologues, dirigé par Francis Farrugia et Antignoe Mouchtouris, L'Harmattan, collection Logiques sociales, série Sociologie de la connaissance</w:t>
+                <w:t xml:space="preserve">L'écart fictionnel. Une expérience de pensée pour penser l'expérience.&amp;quot; Chapitre de l'ouvrage Les logiques sociales de l'imaginaire, dirigé par Francis Farrugia, Antigone Mouchtouris, Fabienne Soldini, L'Harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les logiques sociales de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie de la connaissance de l'outillage mental des sociologues.&amp;quot; Avant-propos de l'ouvrage Les outils des sociologues, sous la direction de Francis Farrugia et Antigone Mouchtouris, L'Harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils des sociologues. Une sociologie de la connaissance sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'écart fictionnel. Une expérience de pensée pour penser l'expérience.&amp;quot; Chapitre de l'ouvrage Les logiques sociales de l'imaginaire, dirigé par Francis Farrugia, Antigone Mouchtouris, Fabienne Soldini, L'Harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaire de l'expérience et expérience de l'imaginaire.&amp;quot; Avant-propos de l'ouvrage Les logiques sociales de l'imaginaire, dirigé par Francis Farrugia, Antigone Mouchtouris, Fabienne Soldini, L'harmattan, collection Logiques sociales, série sociologie de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les logiques sociales de l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5252,165 +5252,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La socio-anthropologie comme herméneutique de la finitude et inversion des perspectives.&amp;quot; Autour de jean-Olivier Majastre, sous la direction de Florent Gaudez, L'Harmattan, collection Logiques sociales, série SocioAnthropo-Logiques, Paris, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l'altérité. Comment peut-on être socio-anthropologue aujourd'hui ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Syndrome narratif et flux normatif : déconstruire l’univers clos du discours établi.&amp;quot; in Multiples du social. Regards socio-anthropologiques. Sous la direction de Caroline Moricot ; avec la collaboration de Chan Langaret et Hélène Prévot, Editions l’Harmattan, collection Logiques sociales, 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiples du social. Regards socio-anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150455v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03141308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machiavel. La politique par-delà le bien et le mal et la généalogie du double Je.&amp;quot; Préface à l'ouvrage de Gérard Namer, Machiavélisme et mondialisation en crise, L'Harmattan, collection Logiques sociales, série Sociologie de la connaissance, Paris</w:t>
               </w:r>
@@ -6388,165 +6388,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface à l'ouvrage de Gérard Namer, Rousseau sociologue de la connaissance. De la créativité au machiavélisme, L'Harmattan, collection Logiques sociales, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau sociologue de la connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface à l'ouvrage de Gérard Namer, Le système social de Rousseau. De l'inégalité économique à l'inégalité politique, L'Harmattan, collection Logiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le système social de Rousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141922v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03141930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu par Louis Moreau de Bellaing de l'ouvrage de Francis Farrugia, Archéologie du pacte social. Des fondements éthiques et sociopolitiques de la société moderne, Paris, L'Harmattan, in L'homme et la société, Revue internationale de recherche et de synthèse en sciences sociales, n° 134 Littérature et sciences sociales</w:t>
               </w:r>
@@ -6770,51 +6770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Farrugia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141097v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140980v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140991v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ucciani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_du_temps_dans_la_pensee_occidentale_francis_farrugia_antigone_mouchtouris_louis_ucciani-9782140347870-76846.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_logiques_sociales_de_l_imaginaire_francis_farrugia_antigone_mouchtouris_fabienne_soldini-9782343219370-67535.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143296v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141922v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142401v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Farrugia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141097v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140980v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140991v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ucciani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_du_temps_dans_la_pensee_occidentale_francis_farrugia_antigone_mouchtouris_louis_ucciani-9782140347870-76846.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140852v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_logiques_sociales_de_l_imaginaire_francis_farrugia_antigone_mouchtouris_fabienne_soldini-9782343219370-67535.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142401v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>