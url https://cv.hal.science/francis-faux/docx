--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -955,377 +955,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a logical framework for reasoning with stereotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+                <w:t xml:space="preserve">Apports des arbres de régression dans l’analyse douce des fluctuations redressées (soft DFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Frittella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Scalable Uncertainty Management (SUM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Palermo, Italy. pp.154-162</w:t>
+              <w:t xml:space="preserve">LFA 2024 - rencontres francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731402v1</w:t>
+                <w:t xml:space="preserve">hal-04777787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des arbres de régression dans l’analyse douce des fluctuations redressées (soft DFA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Evidential linear regression for soft Detrended Fluctuation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2024 - rencontres francophones sur la Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. pp.74-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777787v1</w:t>
+                <w:t xml:space="preserve">hal-04663668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential linear regression for soft Detrended Fluctuation Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Régression linéaire crédibiliste pour l’analyse douce des fluctuations redressées (soft DFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA 2024 - rencontres francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663668v1</w:t>
+                <w:t xml:space="preserve">hal-04777782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régression linéaire crédibiliste pour l’analyse douce des fluctuations redressées (soft DFA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+                <w:t xml:space="preserve">Towards a logical framework for reasoning with stereotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Frittella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2024 - rencontres francophones sur la Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Scalable Uncertainty Management (SUM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Palermo, Italy. pp.154-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777782v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating evolutionary prejudices in belief function theory</w:t>
               </w:r>
@@ -1387,286 +1387,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de neurones et logique: un cadre qualitatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidential Filtering and Spatio-Temporal Gradient for Micro-movements Analysis in the Context of Bedsores Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaïl Baaj</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rico</w:t>
+                <w:t xml:space="preserve">Didier Delignières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2022 - 31es Rencontres francophones sur la Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BELIEF 2022 - 7th International Conference on Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France. pp.297-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17801-6_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859391v1</w:t>
+                <w:t xml:space="preserve">hal-03800992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Filtering and Spatio-Temporal Gradient for Micro-movements Analysis in the Context of Bedsores Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+                <w:t xml:space="preserve">Réseau de neurones et logique: un cadre qualitatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Baaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dupeyron</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIEF 2022 - 7th International Conference on Belief Functions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA 2022 - 31es Rencontres francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.127-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800992v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Representation by Graphs of the Reasoning of an Emergency Doctor: Symptom Checker MedVir</w:t>
               </w:r>
@@ -2776,51 +2776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109351" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04228252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Nssibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Manita" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouajdi Korbaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10602-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.05.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2020.02.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2012.02.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.515-545" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Li&#233;vin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lasserre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC58881.2025.11343562" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Frittella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03800992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Fagard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_28" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Etienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roecker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zgheib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109351" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04228252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Nssibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Manita" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouajdi Korbaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10602-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.05.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2020.02.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2012.02.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.515-545" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Li&#233;vin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lasserre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC58881.2025.11343562" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Frittella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03800992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Fagard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_28" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Etienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roecker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zgheib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>