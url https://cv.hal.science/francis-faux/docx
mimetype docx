--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -817,1092 +817,1092 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Spiking Neuron Classification Based on Kolmogorov Complexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical 2D-DFA for movement analysis in obstetrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Lasserre</w:t>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Doncescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Faux</w:t>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC58881.2025.11343562⟩</w:t>
+              <w:t xml:space="preserve">MOCO '26 - The 10th International Conference on Movement and Computing 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpellier, France. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3802842.3802888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515438v1</w:t>
+                <w:t xml:space="preserve">hal-05624779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des arbres de régression dans l’analyse douce des fluctuations redressées (soft DFA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+                <w:t xml:space="preserve">One Spiking Neuron Classification Based on Kolmogorov Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Doncescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2024 - rencontres francophones sur la Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Vienna, Austria. pp.4012-4017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC58881.2025.11343562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777787v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential linear regression for soft Detrended Fluctuation Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+                <w:t xml:space="preserve">Towards a logical framework for reasoning with stereotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Frittella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Scalable Uncertainty Management (SUM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Palermo, Italy. pp.154-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663668v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régression linéaire crédibiliste pour l’analyse douce des fluctuations redressées (soft DFA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Apports des arbres de régression dans l’analyse douce des fluctuations redressées (soft DFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA 2024 - rencontres francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777782v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a logical framework for reasoning with stereotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+                <w:t xml:space="preserve">Evidential linear regression for soft Detrended Fluctuation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Frittella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Scalable Uncertainty Management (SUM 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. pp.74-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731402v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating evolutionary prejudices in belief function theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+                <w:t xml:space="preserve">Régression linéaire crédibiliste pour l’analyse douce des fluctuations redressées (soft DFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIL, Sep 2023, Arras, France. pp.400--414</w:t>
+              <w:t xml:space="preserve">LFA 2024 - rencontres francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221567v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Filtering and Spatio-Temporal Gradient for Micro-movements Analysis in the Context of Bedsores Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+                <w:t xml:space="preserve">Integrating evolutionary prejudices in belief function theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIEF 2022 - 7th International Conference on Belief Functions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIL, Sep 2023, Arras, France. pp.400--414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800992v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de neurones et logique: un cadre qualitatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidential Filtering and Spatio-Temporal Gradient for Micro-movements Analysis in the Context of Bedsores Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delignières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaïl Baaj</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rico</w:t>
+                <w:t xml:space="preserve">Willy Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2022 - 31es Rencontres francophones sur la Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BELIEF 2022 - 7th International Conference on Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France. pp.297-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17801-6_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859391v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Representation by Graphs of the Reasoning of an Emergency Doctor: Symptom Checker MedVir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Etienne</w:t>
+                <w:t xml:space="preserve">Réseau de neurones et logique: un cadre qualitatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Baaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Artificial Intelligence in Medecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">LFA 2022 - 31es Rencontres francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.127-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065728v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separable Qualitative Capacities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubois</w:t>
+                <w:t xml:space="preserve">Modeling and Representation by Graphs of the Reasoning of an Emergency Doctor: Symptom Checker MedVir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rico</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Scalable Uncertainty Management (SUM 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on Artificial Intelligence in Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00461-3_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02053031v1</w:t>
+                <w:t xml:space="preserve">hal-05065728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités qualitatives séparables</w:t>
+                <w:t xml:space="preserve">Separable Qualitative Capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
@@ -1920,642 +1920,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Rencontres Francophones sur la Logique floue et ses application (LFA 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Scalable Uncertainty Management (SUM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Milan, Italy. pp.124-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00461-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053046v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prejudiced Information Fusion Using Belief Functions</w:t>
+                <w:t xml:space="preserve">Capacités qualitatives séparables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Belief Functions (BELIEF 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27èmes Rencontres Francophones sur la Logique floue et ses application (LFA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Arras, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181920v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisons de croire, raisons de douter, une relecture de quelques travaux sur les fonctions de croyance</w:t>
+                <w:t xml:space="preserve">Prejudiced Information Fusion Using Belief Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26émes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Belief Functions (BELIEF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Compiègne, France. pp.77-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99383-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128328v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartphone-Based Collaborative System for Wounds Tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raisons de croire, raisons de douter, une relecture de quelques travaux sur les fonctions de croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rita Zgheib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on e-Health, Telemedicine and Social Medicine (eTELEMED 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IARIA, Apr 2016, Venise, Italy. pp.104-109</w:t>
+              <w:t xml:space="preserve">26émes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523684v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de différentes règles de fusion d'information couleur appliquées à la détection d'un visage en temps réel</w:t>
+                <w:t xml:space="preserve">Smartphone-Based Collaborative System for Wounds Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Luthon</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zgheib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LFA'07 Logique Floue et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nîmes, France. pp.;</w:t>
+              <w:t xml:space="preserve">8th International Conference on e-Health, Telemedicine and Social Medicine (eTELEMED 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Apr 2016, Venise, Italy. pp.104-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390420v1</w:t>
+                <w:t xml:space="preserve">hal-01523684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de visage par fusion d'information couleur dans le cadre de la théorie de l'évidence et suivi par filtrage particulaire</w:t>
+                <w:t xml:space="preserve">Etude de différentes règles de fusion d'information couleur appliquées à la détection d'un visage en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès RFIA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Tours, France. pp.;</w:t>
+              <w:t xml:space="preserve">Colloque LFA'07 Logique Floue et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nîmes, France. pp.;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408646v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust face tracking using colour Dempster-Shafer fusion and particle filter</w:t>
+                <w:t xml:space="preserve">Modélisation de visage par fusion d'information couleur dans le cadre de la théorie de l'évidence et suivi par filtrage particulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Firenze, Italy. pp.;</w:t>
+              <w:t xml:space="preserve">15e Congrès RFIA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Tours, France. pp.;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405766v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust face tracking using colour Dempster-Shafer fusion and particle filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Firenze, Italy. pp.;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la teinte du visage par fusion d'informations couleur dans le cadre de la théorie de Dempster-Shafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2571,65 +2688,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2776,51 +2893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109351" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04228252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Nssibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Manita" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouajdi Korbaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10602-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.05.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2020.02.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2012.02.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.515-545" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Li&#233;vin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lasserre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC58881.2025.11343562" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Frittella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03800992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Fagard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_28" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Etienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roecker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zgheib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109351" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04228252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Nssibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Manita" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouajdi Korbaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10602-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.05.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2020.02.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2012.02.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.515-545" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Li&#233;vin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05624779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3802842.3802888" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lasserre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC58881.2025.11343562" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Frittella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03800992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Fagard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_28" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Etienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roecker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_11" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zgheib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>