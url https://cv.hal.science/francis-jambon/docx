--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -1570,352 +1570,352 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Eye-Tracking Accurately Detect Human Intentions in Assembly Tasks to Enhance Human-Robot Interaction?</w:t>
+                <w:t xml:space="preserve">Teachers' Strategies: Collaborative Learning in Second Language Classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul André</w:t>
+                <w:t xml:space="preserve">Daria Vilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Grand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Pellier</w:t>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The PErvasive Technologies Related to Assistive Environments (PETRA'25)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3733155.3733191⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Computer-Supported Collaborative Learning (CSCL 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Helsinki, Finland. pp.460-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22318/cscl2025.597512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171431v1</w:t>
+                <w:t xml:space="preserve">hal-05168321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers' Strategies: Collaborative Learning in Second Language Classroom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GAIPAT - Dataset on Human Gaze and Actions for Intent Prediction in Assembly Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Vilkova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computer-Supported Collaborative Learning (CSCL 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22318/cscl2025.597512⟩</w:t>
+              <w:t xml:space="preserve">20th ACM/IEEE International Conference on Human-Robot Interaction (HRI'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Melbourne, Australia. pp.1015-1019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HRI61500.2025.10973959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168321v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAIPAT - Dataset on Human Gaze and Actions for Intent Prediction in Assembly Tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Can Eye-Tracking Accurately Detect Human Intentions in Assembly Tasks to Enhance Human-Robot Interaction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ACM/IEEE International Conference on Human-Robot Interaction (HRI'2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Melbourne, Australia. pp.1015-1019, </w:t>
+              <w:t xml:space="preserve">The PErvasive Technologies Related to Assistive Environments (PETRA'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Corfu Island, Greece. pp.110-119, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HRI61500.2025.10973959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3733155.3733191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987854v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des systèmes de recherche d’information interactifs : exemple du Bouclage de Pertinence implicite par suivi oculaire</w:t>
               </w:r>
@@ -2314,148 +2314,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Map to Sky: An Empirical Study on Visual Strategies of Expert Pilots</w:t>
+                <w:t xml:space="preserve">Un réseau bayésien pour le diagnostic des compétences non-techniques en situation critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Balzarini</w:t>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Eye Tracking for Spatial Research (ET4S 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuvièmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France. pp.93-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055475v1</w:t>
+                <w:t xml:space="preserve">hal-01857604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la carte au ciel : une approche empirique pour l'étude des stratégies visuelles de pilotes experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Balzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2479,199 +2496,182 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau bayésien pour le diagnostic des compétences non-techniques en situation critique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+                <w:t xml:space="preserve">From Map to Sky: An Empirical Study on Visual Strategies of Expert Pilots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Balzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvièmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Workshop on Eye Tracking for Spatial Research (ET4S 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Zurich, Switzerland. pp.64-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3929/ethz-b-000222485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857604v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Architecture for Non-Technical Skills Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jambon Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2718,77 +2718,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-layered architecture for analysis of non-technical-skills in critical situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2835,77 +2835,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de raisonnement pour le diagnostic et le feedback dans l’apprentissage de la gestion des compétences non techniques en situation critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2943,77 +2943,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for the Analysis of Perceptual and Gestural Performance During Critical Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jambon Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3060,90 +3060,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and virtual reality-based learning of non-technical skills in driving: critical situations, diagnostic and adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Corneloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jambon Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3444,77 +3444,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach to the TEL Teaching of Non-technical Skills from the Perspective of an Ill-Defined Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jambon Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4147,200 +4147,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02420153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des traces de nature différente à la sensibilité de la modélisation des connaissances en situation d'apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qu'est-ce qui fait qu'un simulateur peut devenir un &amp;quot;bon&amp;quot; outil d'apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Traces, traces numériques, connaissances et cognition - 22e conférence francophone d'Ingénierie des Connaissances (IC 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6e Mondial de la Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de l’Air et de l’Espace, Oct 2011, Aéroport de Paris-Le Bourget, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/wew9-s869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877811v1</w:t>
+                <w:t xml:space="preserve">hal-05169335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qui fait qu'un simulateur peut devenir un &amp;quot;bon&amp;quot; outil d'apprentissage ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution des traces de nature différente à la sensibilité de la modélisation des connaissances en situation d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Mondial de la Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atelier Traces, traces numériques, connaissances et cognition - 22e conférence francophone d'Ingénierie des Connaissances (IC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60527/wew9-s869⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05169335v1</w:t>
+                <w:t xml:space="preserve">hal-00877811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de connaissances sur les déplacements quotidiens des individus dans un contexte de risques naturels / Protocoles d'enquête à l'aide de technologies mobiles</w:t>
               </w:r>
@@ -6115,112 +6115,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy for Human Error and System Fault Recovery from the Engineering Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the B formal approach for incremental specification design of interactive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aeronautics (HCI-AERO 1998)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering for Human-Computer Interaction (EHCI 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Heraklion, Greece. pp.91-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-35349-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632528v1</w:t>
+                <w:t xml:space="preserve">hal-03632526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Uniform approach for the Specification and Design of Interactive Systems: the B method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6249,161 +6284,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics Workshop on Design, Specification, and Verification of Interactive Systems (DSVIS 1998)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Abingdon, United Kingdom. pp.333-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the B formal approach for incremental specification design of interactive systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taxonomy for Human Error and System Fault Recovery from the Engineering Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering for Human-Computer Interaction (EHCI 1998)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aeronautics (HCI-AERO 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Montréal, Canada. pp.55-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-35349-4_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03632526v1</w:t>
+                <w:t xml:space="preserve">hal-03632528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des spécifications formelles dans le processus de conception des Interfaces Homme-Machine</w:t>
               </w:r>
@@ -7622,77 +7622,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interaction Centred Approach to the teaching of Non-technical Skills in a Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8206,51 +8206,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B70CA1F"/>
+    <w:nsid w:val="A494F99C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8437,51 +8437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-jambon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1723-1863" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lig-membres.imag.fr/jambon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2017.06.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Manson Toussaint" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2017.1732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1527" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallissot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.547-574" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-92J1ZTR3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.2.121-142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PSNVHLTS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.61" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2010.06.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5BLKSX8T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05222832v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JMHCI.2009040104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.719" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Depaulis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guittet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05171431v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Grand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3733191" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Vilkova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2025.597512" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI61500.2025.10973959" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albarede" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaynee Sungeelee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Catheline" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000222485" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988274v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774652v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0_31" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61425-0_41" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_29" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Quesseveur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406624v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_62" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonetti J&#233;rom&#234;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_48" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420199v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05227687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653401" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lbath" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877811v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05169335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/wew9-s869" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sidonie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224645v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868668" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953174v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Pommier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2007.8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224769v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132741" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Br&#233;hol&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-8153-7_5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148619" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224801v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1063669.1063686" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucquiaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777045" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0421-3_4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674068v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45348-2_8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674074v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geniet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boisdron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637765v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6815-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632528v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632527v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35349-4_6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608379v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/257089.257128" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226855v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05226844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05226850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090436v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bao Nguyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670463" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224692v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1520340.1520619" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05226825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224605v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-499-8.ch009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05222869v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004996v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fousse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:70a927a515cf2e8175f5d15aea42bc3ffa922670;origin=https://github.com/lias-laboratory/kmade;visit=swh:1:snp:acaf2d90c77be1b4a1ccd74c2ff875c65b091cf6;anchor=swh:1:rev:7be06f8eedd75af28bb1b82f6b30c63e7fc3dff8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879529v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chappellet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-jambon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1723-1863" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lig-membres.imag.fr/jambon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2017.06.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Manson Toussaint" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2017.1732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1527" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallissot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.547-574" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-92J1ZTR3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.2.121-142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PSNVHLTS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.61" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2010.06.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5BLKSX8T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05222832v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JMHCI.2009040104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.719" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Depaulis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guittet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Vilkova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2025.597512" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Grand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI61500.2025.10973959" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05171431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3733191" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albarede" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaynee Sungeelee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Catheline" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988274v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000222485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774652v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0_31" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61425-0_41" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_29" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Quesseveur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406624v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_62" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonetti J&#233;rom&#234;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_48" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420199v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05227687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653401" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lbath" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05169335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/wew9-s869" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sidonie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224645v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868668" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953174v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Pommier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2007.8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224769v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132741" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Br&#233;hol&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-8153-7_5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148619" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224801v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1063669.1063686" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucquiaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777045" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0421-3_4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674068v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45348-2_8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674074v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geniet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boisdron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637765v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6815-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35349-4_6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632527v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608379v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/257089.257128" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226855v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05226844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05226850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090436v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bao Nguyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670463" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224692v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1520340.1520619" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05226825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224605v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-499-8.ch009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05222869v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004996v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fousse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:70a927a515cf2e8175f5d15aea42bc3ffa922670;origin=https://github.com/lias-laboratory/kmade;visit=swh:1:snp:acaf2d90c77be1b4a1ccd74c2ff875c65b091cf6;anchor=swh:1:rev:7be06f8eedd75af28bb1b82f6b30c63e7fc3dff8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879529v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chappellet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>