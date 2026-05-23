--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -394,1165 +394,1177 @@
               <w:t xml:space="preserve">Travel Behaviour and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9, pp.70-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tbs.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01589460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de connaissances perceptivo-gestuelles dans un Système Tutoriel Intelligent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben-Manson Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jambon Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/stice.2017.1732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding perceptual-gestural knowledge in TEL systems with eye-tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben-Manson Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Română de Interacţiune Om-Calculator</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (4), pp.321-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation comparée de l'apport de l'assistance GPS aux enquêtes de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Représenter des populations et des territoires en mouvement, 28 (1/2), pp.13-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/netcom.1527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01137445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plate-forme usage pour l'intégration de l'informatique ambiante dans l'habitat : L'appartement Domus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gallissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (5), pp.547-574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/TSI.32.547-574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition et mise en œuvre d’un modèle d’interopérabilité pour le bâtiment intelligent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gallissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (2), pp.121-142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ISI.17.2.121-142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des systèmes mobiles et ubiquitaires: proposition de méthodologie et retours d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Volume 1 (1), pp.5:1-5:34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/jips.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the expressive power of task analysis: Systematic comparison and empirical assessment of tool-supported task models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Scapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interacting with Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (6), pp.569-593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.intcom.2010.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Evaluation of Mobile Devices: In-Situ versus Laboratory Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mobile Human Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (2), pp.56-71. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/JMHCI.2009040104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identification radiofréquence au service de l’analyse du parcours muséal des visiteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 113, pp.11-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ocim.719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle d'architecture logicielle H4 : Principes, usages, outils et retours d'expérience dans les applications de conception technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Depaulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’Interaction Homme Machine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (1), pp.93--129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1562,1709 +1574,1709 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers' Strategies: Collaborative Learning in Second Language Classroom</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can Eye-Tracking Accurately Detect Human Intentions in Assembly Tasks to Enhance Human-Robot Interaction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+                <w:t xml:space="preserve">Paul André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computer-Supported Collaborative Learning (CSCL 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22318/cscl2025.597512⟩</w:t>
+              <w:t xml:space="preserve">The PErvasive Technologies Related to Assistive Environments (PETRA'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Corfu Island, Greece. pp.110-119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3733155.3733191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168321v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAIPAT - Dataset on Human Gaze and Actions for Intent Prediction in Assembly Tasks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Pellier</w:t>
+                <w:t xml:space="preserve">Teachers' Strategies: Collaborative Learning in Second Language Classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Vilkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ACM/IEEE International Conference on Human-Robot Interaction (HRI'2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HRI61500.2025.10973959⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Computer-Supported Collaborative Learning (CSCL 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Helsinki, Finland. pp.460-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22318/cscl2025.597512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987854v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Eye-Tracking Accurately Detect Human Intentions in Assembly Tasks to Enhance Human-Robot Interaction?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">GAIPAT - Dataset on Human Gaze and Actions for Intent Prediction in Assembly Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The PErvasive Technologies Related to Assistive Environments (PETRA'25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th ACM/IEEE International Conference on Human-Robot Interaction (HRI'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Melbourne, Australia. pp.1015-1019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HRI61500.2025.10973959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3733155.3733191⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05171431v1</w:t>
+                <w:t xml:space="preserve">hal-04987854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des systèmes de recherche d’information interactifs : exemple du Bouclage de Pertinence implicite par suivi oculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Albarede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée Technologies du Langage Humain et Accès Interactif à l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France. pp.14-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of concept and evaluation of eye gaze enhanced relevance feedback in ecological context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaynee Sungeelee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Samatan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MK-MOBIBACK : un dispositif hybride et intégré pour enquêter finement les mobilités quotidiennes des familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France. pp.238-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02327232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l’apport de l’analyse des perceptions oculaires : étude préliminaire pour le bouclage de pertinence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Albarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications (CORIA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lyon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2019.CORIA_2019_paper_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau bayésien pour le diagnostic des compétences non-techniques en situation critique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+                <w:t xml:space="preserve">From Map to Sky: An Empirical Study on Visual Strategies of Expert Pilots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Balzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvièmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Workshop on Eye Tracking for Spatial Research (ET4S 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Zurich, Switzerland. pp.64-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3929/ethz-b-000222485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857604v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la carte au ciel : une approche empirique pour l'étude des stratégies visuelles de pilotes experts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Balzarini</w:t>
+                <w:t xml:space="preserve">Un réseau bayésien pour le diagnostic des compétences non-techniques en situation critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpelier, France. pp.140-142</w:t>
+              <w:t xml:space="preserve">Neuvièmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France. pp.93-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988274v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Map to Sky: An Empirical Study on Visual Strategies of Expert Pilots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">De la carte au ciel : une approche empirique pour l'étude des stratégies visuelles de pilotes experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Balzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Eye Tracking for Spatial Research (ET4S 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpelier, France. pp.140-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055475v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Architecture for Non-Technical Skills Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jambon Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Tutoring Systems (ITS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.300-305, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91464-0_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-layered architecture for analysis of non-technical-skills in critical situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence In Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Wuhan, China. pp.463-466, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61425-0_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de raisonnement pour le diagnostic et le feedback dans l’apprentissage de la gestion des compétences non techniques en situation critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités mixtes, virtuelles et augmentées pour l'apprentissage : perspectives et challenges pour la conception, l'évaluation et le suivi (Atelier des ORPHEE-RDV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for the Analysis of Perceptual and Gestural Performance During Critical Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jambon Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EC-TEL 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia. pp.373-378, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and virtual reality-based learning of non-technical skills in driving: critical situations, diagnostic and adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Corneloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jambon Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IFAC Conference on Cyber-Physical &amp; Human-Systems (CPHS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Florianopolis, Brazil. pp.66-71, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.12.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement des piétons au cœur des enjeux méthodologiques liés aux données géolocalisées. Retour critique sur les avancées technologiques et méthodologiques de programmes de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3283,527 +3295,527 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition du colloque COPIE - Des piéton.nes et des villes : connaissances, enjeux, cultures de la marche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02326993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s mobility is also part of parent’s ways of life. A psychological and time-geographical exploratory crossed analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Approach to the TEL Teaching of Non-technical Skills from the Perspective of an Ill-Defined Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jambon Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Association People-Environment Studies (IAPS) conference on The human being at home, work and leisure. Sustainable use and development of indoor and outdoor spaces in late modern everyday life</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.555-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02326750v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to the TEL Teaching of Non-technical Skills from the Perspective of an Ill-Defined Problem</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Children’s mobility is also part of parent’s ways of life. A psychological and time-geographical exploratory crossed analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quesseveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Association People-Environment Studies (IAPS) conference on The human being at home, work and leisure. Sustainable use and development of indoor and outdoor spaces in late modern everyday life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lund, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_62⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01406624v1</w:t>
+                <w:t xml:space="preserve">halshs-02326750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un Framework de Traitement de Traces pour l'Analyse de Connaissances Perceptivo-Gestuelles : Le Cas de la Chirurgie Orthopédique Percutanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben-Manson Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.222-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Heterogeneous Multisource Traces to Perceptual-Gestural Sequences: the PeTra Treatment Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben-Manson Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonetti Jéromê</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Education (AIED 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19773-9_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traces de mobilité humaine individuelle en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3832,558 +3844,558 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire fermé : Traces dans tous leurs états – Ethique et propriété : comment garantir la reproductibilité des traces et leurs analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIG, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02420199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse oculométrique « on-line » de prémices de fixations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités humaines, Technologies et Bien- être : 7ème Colloque de Psychologie ergonomique (EPIQUE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bruxelles, Belgique. pp.309-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse oculométrique &amp;quot;on-line&amp;quot; avec zones d'intérêt dynamiques : application aux environnements d'apprentissage sur simulateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l'Ergonomie et l'Interaction Homme-Machine (Ergo'IHM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Biarritz, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2652574.2653401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation comparée de l’apport de l’assistance GPS aux enquêtes de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Lbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire UrbanFabrik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02420153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qui fait qu'un simulateur peut devenir un &amp;quot;bon&amp;quot; outil d'apprentissage ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution des traces de nature différente à la sensibilité de la modélisation des connaissances en situation d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Mondial de la Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atelier Traces, traces numériques, connaissances et cognition - 22e conférence francophone d'Ingénierie des Connaissances (IC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60527/wew9-s869⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05169335v1</w:t>
+                <w:t xml:space="preserve">hal-00877811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des traces de nature différente à la sensibilité de la modélisation des connaissances en situation d'apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Qu'est-ce qui fait qu'un simulateur peut devenir un &amp;quot;bon&amp;quot; outil d'apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Traces, traces numériques, connaissances et cognition - 22e conférence francophone d'Ingénierie des Connaissances (IC 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6e Mondial de la Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de l’Air et de l’Espace, Oct 2011, Aéroport de Paris-Le Bourget, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/wew9-s869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877811v1</w:t>
+                <w:t xml:space="preserve">hal-05169335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de connaissances sur les déplacements quotidiens des individus dans un contexte de risques naturels / Protocoles d'enquête à l'aide de technologies mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sidonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4415,1874 +4427,1839 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO'2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme d'utilisabilité/usage MultiCom : objectifs, réalisation, usages et retours d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème conférence internationale sur l'Ergonomie et l'Informatique Avancée : Innovation, Interactions, Qualité de vie (Ergo'IA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.109-116, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1868650.1868668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Behaviour Analysis during Remarkable Flood Episodes: Proposition of Automatic Survey Protocols based on Mobile Technologies (TRACES Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sidonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th AGILE International Conference on Geographic Information Science: "Geospatial Thinking". Workshop on Movement Research: Are you in the flow?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Geographic Information Laboratories in Europe, May 2010, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Evaluation of a Context-Aware Mobile Device Usability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Golanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies (UBICOMM'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Papeete, France. pp.21-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/UBICOMM.2007.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des dispositifs mobiles : sur le terrain ou en laboratoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Golanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e conférence francophone sur l’Interaction Humain-Machine (IHM'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Montréal, Canada. pp.35-42, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1132736.1132741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using formal methods in safety-critical interactive system design : from architecture-based approaches to tool-based development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Las Vegas, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal verification and validation of interactive systems specifications from informal specifications to formal validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bréholée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP 13.5 Working Conference on Human Error, Safety and Systems Development (HESSD Track at IFIP WCC 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Toulouse, France. pp.61-76, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1-4020-8153-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception participative par « moments »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e conférence francophone sur l'Interaction Homme-Machine (IHM 04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Namur, Belgique. pp.29-36, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1148613.1148619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating formal approaches in Human-Computer Interaction methods and tools: an experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Closing the Gaps: Software Engineering and Human-Computer Interaction (Interact 2003 Workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Zürich, Switzerland. pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers pas vers la rétro-conception en langage B d’une bibliothèque de composants graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e conférence francophone sur l'Interaction Homme-Machine (IHM 03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.118-125, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1063669.1063686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de modélisation des tâches utilisateurs : exigences du point de vue utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lucquiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Scapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e conférence francophone sur l'Interaction Homme-Machine (IHM 02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Poitiers, France. pp.243-246, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/777005.777045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Formal Specifications to Secure Implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Computer-Aided Design of User Interfaces (CADUI'2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Valenciennes, France. pp.51-62, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-010-0421-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive System Safety and Usability enforced with the development process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFIP International Conference on Engineering for Human-Computer Interaction (EHCI 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Toronto, Canada. pp.39-55, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45348-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre d’études pour une approche temps-réel de l’ingénierie des IHM à contraintes temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence jointe sur l'Interaction Homme-Machine (IHM-HCI 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Lille, France. pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive System Safety and Usability enforced by the Development Process: the FADEC User Interface Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Usability Concerns in Aeronautics - IFIP WG 13.5 Workshop within HCI-Aero'2000 (SUCA 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une validation du dialogue homme-machine pour les Applications Graphiques Interactives de Conception Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boisdron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onzièmes journées sur l'ingénierie de l'Interaction Homme-Machine (IHM 99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Montpellier, France. pp.189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention d'erreur par la technique des &amp;quot;Fonctions de Contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onzième conférence francophone sur l’Interaction Homme-Machine (IHM'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Montpellier, France. pp.102-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue Validation from Task Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boisdron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics Workshop on Design, Specification, and Verification of Interactive Systems (DSV-IS'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Braga, Portugal. pp.205-224, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7091-6815-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the B formal approach for incremental specification design of interactive systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taxonomy for Human Error and System Fault Recovery from the Engineering Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering for Human-Computer Interaction (EHCI 1998)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aeronautics (HCI-AERO 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Montréal, Canada. pp.55-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-35349-4_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03632526v1</w:t>
+                <w:t xml:space="preserve">hal-03632528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Uniform approach for the Specification and Design of Interactive Systems: the B method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6314,552 +6291,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy for Human Error and System Fault Recovery from the Engineering Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the B formal approach for incremental specification design of interactive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aeronautics (HCI-AERO 1998)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering for Human-Computer Interaction (EHCI 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Heraklion, Greece. pp.91-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-35349-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632528v1</w:t>
+                <w:t xml:space="preserve">hal-03632526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des spécifications formelles dans le processus de conception des Interfaces Homme-Machine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Error Recovery Representations in Interactive System Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvièmes journées sur l'ingénierie de l'Interaction Homme-Machine (IHM 97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Poitiers (Futuroscope), France. pp.23-29</w:t>
+              <w:t xml:space="preserve">Third Annual ERCIM Workshop on "User Interfaces for All" (ERCIM 1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Obernai, France. pp.177-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630467v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Recovery Representations in Interactive System Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des spécifications formelles dans le processus de conception des Interfaces Homme-Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Annual ERCIM Workshop on "User Interfaces for All" (ERCIM 1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Obernai, France. pp.177-182</w:t>
+              <w:t xml:space="preserve">Neuvièmes journées sur l'ingénierie de l'Interaction Homme-Machine (IHM 97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Poitiers (Futuroscope), France. pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630474v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal modelling of task interruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Conference Companion on Human Factors in Computing Systems (CHI'96)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Vancouver, Canada. pp.45-46, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/257089.257128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interruptions et formalismes de scripts de tâches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septièmes journées sur l'ingénierie de l'Interaction Homme-Machine (IHM 95)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Toulouse, France. pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation des interfaces et travail coopératif : quelles conséquences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Karsenty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixièmes journées sur l'ingénierie des Interfaces Homme-Machine (IHM'94)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1994, Lille, France. pp.163-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle aérien et liaisons de données : Vers un plus grand partage de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes journées sur l’ingénierie des Interfaces Homme-Machine (IHM'93)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Lyon, France. pp.109-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6869,401 +6881,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Eye Gaze Enhanced Information Retrieval Relevance Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jambon Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Albarede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Grenoble, France. , pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction par le regard : évaluation du retour d’information progressif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Calvary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e conférence francophone sur l'Interaction Homme-Machine (IHM'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. ACM, pp.153-158, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2670444.2670463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User experience evaluation in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI '09 Extended Abstracts on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Boston (MA), United States. ACM, pp.4069-4074, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1520340.1520619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours d'information sensori-moteurs des dispositifs physiques : tâche de sélection avec une souris sans 'clic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Triennial Congress of the International Ergonomics Association (IEA'94)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Toronto, Canada. 4, pp.464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7273,210 +7285,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Setups for User Evaluation of Mobile Devices and Ubiquitous Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joanna Lumsden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Computer Interaction and Innovation in Handheld, Mobile and Wearable Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Information Science Reference (IGI Global), pp.155-171, 2011, 978-1-60960-499-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-60960-499-8.ch009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification des systèmes interactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Kolski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction homme-machine pour les SI - Analyse et conception de l'IHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Hermès, pp.175-206, 2001, 978-2-7462-0239-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7486,256 +7498,256 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de Mobi’Kids. L’enfant autonome au défi de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESO (CNRS, Université Rennes2); PACTE (CNRS, UGA, Sciences Po Grenoble); AAU (CNRS, Centrale Nantes, ENSA Nantes et Grenoble, UGA); LIFAT (Université de Tours); (PME) ALKANTE; PME, RF TRACK PME. 2022, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interaction Centred Approach to the teaching of Non-technical Skills in a Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire d'Informatique de Paris 6; Laboratoire d'Informatique de Grenoble. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7745,100 +7757,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erreurs et interruptions du point de vue de l'ingénierie de l'interaction homme-machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph-Fourier - Grenoble I, 1996. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7848,156 +7860,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KMADe: Kernel of Model for Activity Description environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lucquiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Autard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Caffiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Fousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:70a927a515cf2e8175f5d15aea42bc3ffa922670;origin=https://github.com/lias-laboratory/kmade;visit=swh:1:snp:acaf2d90c77be1b4a1ccd74c2ff875c65b091cf6;anchor=swh:1:rev:7be06f8eedd75af28bb1b82f6b30c63e7fc3dff8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8007,138 +8019,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité des Interfaces par Perception de l'Interaction Homme-Machine : illustration en oculométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Chappellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Calvary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8206,51 +8218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A494F99C"/>
+    <w:nsid w:val="D57535AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8437,51 +8449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-jambon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1723-1863" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lig-membres.imag.fr/jambon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2017.06.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Manson Toussaint" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2017.1732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1527" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallissot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.547-574" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-92J1ZTR3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.2.121-142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PSNVHLTS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.61" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2010.06.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5BLKSX8T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05222832v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JMHCI.2009040104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.719" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Depaulis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guittet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Vilkova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2025.597512" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Grand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI61500.2025.10973959" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05171431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3733191" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albarede" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaynee Sungeelee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Catheline" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988274v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000222485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774652v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0_31" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61425-0_41" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_29" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Quesseveur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406624v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_62" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonetti J&#233;rom&#234;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_48" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420199v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05227687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653401" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lbath" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05169335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/wew9-s869" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sidonie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224645v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868668" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953174v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Pommier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2007.8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224769v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132741" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Br&#233;hol&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-8153-7_5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148619" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224801v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1063669.1063686" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucquiaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777045" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0421-3_4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674068v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45348-2_8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674074v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geniet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boisdron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637765v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6815-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35349-4_6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632527v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608379v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/257089.257128" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226855v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05226844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05226850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090436v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bao Nguyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670463" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224692v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1520340.1520619" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05226825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224605v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-499-8.ch009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05222869v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004996v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fousse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:70a927a515cf2e8175f5d15aea42bc3ffa922670;origin=https://github.com/lias-laboratory/kmade;visit=swh:1:snp:acaf2d90c77be1b4a1ccd74c2ff875c65b091cf6;anchor=swh:1:rev:7be06f8eedd75af28bb1b82f6b30c63e7fc3dff8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879529v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chappellet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-jambon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1723-1863" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lig-membres.imag.fr/jambon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2017.06.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWTZH5HX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Manson Toussaint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2017.1732" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1527" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallissot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.547-574" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-92J1ZTR3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.2.121-142" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PSNVHLTS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.61" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2010.06.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5BLKSX8T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05222832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JMHCI.2009040104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.719" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Depaulis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guittet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05171431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Grand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3733191" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168321v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Vilkova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2025.597512" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI61500.2025.10973959" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albarede" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaynee Sungeelee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327232v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Catheline" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000222485" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0_31" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61425-0_41" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_29" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326993v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_62" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Quesseveur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonetti J&#233;rom&#234;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_48" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420199v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05227687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653401" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lbath" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05169335v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/wew9-s869" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sidonie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224645v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868668" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953174v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224751v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Pommier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2007.8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132741" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010575v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777804v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Br&#233;hol&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-8153-7_5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148619" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224801v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1063669.1063686" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702483v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucquiaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777045" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0421-3_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45348-2_8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geniet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637764v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boisdron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6815-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632528v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632527v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35349-4_6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630467v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608379v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/257089.257128" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226855v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05226844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05226850v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885125v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090436v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bao Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670463" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1520340.1520619" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05226825v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224605v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-499-8.ch009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05222869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335038v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004996v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fousse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:70a927a515cf2e8175f5d15aea42bc3ffa922670;origin=https://github.com/lias-laboratory/kmade;visit=swh:1:snp:acaf2d90c77be1b4a1ccd74c2ff875c65b091cf6;anchor=swh:1:rev:7be06f8eedd75af28bb1b82f6b30c63e7fc3dff8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879529v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chappellet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>