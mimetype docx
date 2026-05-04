--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -3893,3051 +3893,3051 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La déconnexion volontaire aux technologies de l’information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp. 14-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les dangers d’une simple logique instrumentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 394, pp. 67-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp. 14-19</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disconnecting from communication technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186, pp.15-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Disconnecting from communication technologies</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694080v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déconnexion aux technologies de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 186, pp.15-49</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 32 (186), pp.17-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.186.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La déconnexion aux technologies de la communication</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies de la communication et ville : un nouvel espace hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Bo numéro - Le Bel Ordinaire numéro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp. 32-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques des technologies de la communication chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'Esquisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp. 27-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désir d’identité et revendication institutionnelle en Pays Basque français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iura Vasconiae : revista de derecho histórico y autonómico de Vasconia = euskal herriko zuzenbide historiko eta autonomikorako aldizkaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp. 161-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques soutenables des technologies de communication en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (3), pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/proj.006.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'usage des technologies de l'information et de la communication comme apprentissage créatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.022.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00679920v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les portables, entre sécurité et surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">les cahiers de l'IFOREP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128, pp. 26-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les téléphones portables, outils du dédoublement et de la densification du temps : un diagnostic confirmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.79-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ticetsociete.281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00823878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health Professionals Who Are Disconnecting From ICT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Telemedicine and Telecare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13, pp. 269-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1258/135763307781458868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la déconnexion aux TIC comme forme de résistance à l’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29, pp. 195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.3409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les branchés du téléphone portable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Rationalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 581, pp. 38-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre de l'AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp. 11-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branché non-stop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouvel observateur. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp. 44-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux publics, téléphones portables et civilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques, Territoires &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° 37, pp. 245-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscription territoriale et ubiquité télécommunicationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Fronteiras, estudos midiáticos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (1), pp. 53-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une expérience hypermoderne : l’essai de soi comme un autre sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de l'homme et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 75, pp. 39-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration et identification nationale en Pays Basque (1960-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lapurdum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 8, pp. 243-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art de la fugue identitaire sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n° 6, pp. 189-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication non verbale des utilisateurs du téléphone mobile dans les lieux publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18, pp.313-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.2438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobile telecommunications and the management of time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 39 (2), pp. 255-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/053901800039002005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moi, le soi et Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/001364ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le local, rempart à l’ubiquité médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 41, pp. 44-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télécommunications et dédoublement du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalistes : lettre transdisciplinaire de liaison entre chercheurs attachés à l'étude des temps en sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38, pp. 10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télécommunications et généralisation de l’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 44, pp. 83-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux publics, téléphone mobile et civilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 32 (186), pp.17-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.186.0015⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 16 (90), pp. 71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reso.1998.3187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp. 32-34</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ubiquité médiatique et minorités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, n° 6, pp. 39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’urbanité blessée par la brutalité médiatique ? L'usage des téléphones portables dans les cafés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 77, pp. 59-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aru.1997.2138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage du téléphone portatif comme expérience sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Usages de la téléphonie, 82-83, pp. 149-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reso.1997.3061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage des téléphones portatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNRS Info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, n° 345, pp. 15-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'usage des téléphones portatifs comme expérience du dédoublement et de l'accélération du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologies de l'information et société </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (2), pp. 169-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les portables, entre sécurité et surveillance</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité basque et stratégie atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 34, pp. 149-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société d’ubiquité : riche en informations, pauvre en communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 104, pp. 72-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/colan.1995.2592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques effets pervers des télécommunications en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, La communication interne : une approche croisée, 5, pp. 200-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.1708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactivité médiatique désenchantée : l’expérience de télévision participative à Biarritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Papiers du CIEU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, n° 11, pp. 17-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'appel au local comme effet inattendu de l'ubiquité médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 74-75, pp.117-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usos domésticos del videoteléfono. Resultados experimentales de una tecnología</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telos [Espagne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 22, pp. 125-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards partagés. L’expérience visiophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metropolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 90, pp. 66-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevas tecnologías de la comunicación y representación del espacio. Medios y retos del cambio social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telos [Espagne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 20, pp. 53-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pays Basque, les revendications identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les cahiers de l'IFOREP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 128, pp. 26-30</w:t>
+              <w:t xml:space="preserve">, 1989, 57, pp.88-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...2237 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672957v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01671118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie basque en Espagne</w:t>
               </w:r>
@@ -8329,9925 +8329,9925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La déconnexion aux TIC comme épreuve hypermoderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médias numériques et communication électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Partir dans un monde connecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et (R)évolutions Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soi-sujet face au soi-objet-traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human trace complex system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Human trace complex system</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constellations, habiter le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies de communication et expérience hypermoderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe congrès international des sociologues de langue française : « Sociétés en mouvement, sociologie en changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada. pp.83-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d’expérience en sociologie des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on encore se déconnecter de temps en temps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@ la recherche du temps. Individus hyper-connectés, société accélérée : tensions et transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyper-connexion et désir de déconnexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit à la déconnexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada. pp.83-90</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouvel espace hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les interspatialités d’Internet </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulon, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossible retour du voyageur hypermoderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le retour </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déconnexion aux technologies de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference of the International Association for Media and Communication Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience hypermoderne des TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication, médias et liens sociaux en Méditerranée : nouveaux supports, nouvelles pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Arras, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement des pratiques et mode de déplacement, contradiction et dilatation de l’espace-temps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernance et politiques publiques : la question des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Pau, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surcharge informationnelle et désir de déconnexion chez les cadres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peut-on vivre déconnecté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déconnexion volontaire aux technologies de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulon, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organización de la investigación publica en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigación en ciencias humanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bilbao, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿ Qué pasa con los lugares en un mundo de ubiquitad mediática ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global-regional-local, institutions, relations, networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Oñate, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les blogs sur internet : des liens faibles pouvant s’avérer importants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lien social et nouvelles formes de sociabilité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Brazaville, Congo - Brazzaville</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Albi, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la déconnexion volontaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déconnexions volontaires aux TIC </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bilbao, España</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard de sociologue sur l’adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et portée de l’adaptation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Oñate, España</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIC et espaces physiques : de nouveaux lieux hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactions multimodales par écran </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Brazaville, Congo - Brazzaville</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes numériques, géolocalisation et droit à l’anonymat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Données collectées, disséminées, cachées. Quels traitements ? Quelles conséquences ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Pau, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies de communication et inégalités d’usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIe congrès mondial de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maîtrise très incertaine des fonctions de géolocalisation sur smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-réputation et traces numériques : dimensions instrumentales et enjeux de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Pau, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinions publiques, TIC et territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opinion publique et territoire </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Nantes, France</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le local n’a pas disparu : il devient mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’objet local à l’heure des réseaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux sociaux numériques : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IT and Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart connexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social transformations and the digital age </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Opinion publique et territoire </w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies de communication et nouvelles perceptions spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception, Perspective, Perspicacity </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que devient le local dans un monde globalisé par les TIC ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et recomposition des liens sociaux à l’heure des TIC </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Pau, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téléphonie mobile, géolocalisation et nouvelles pratiques spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Localisation et réinvention de la téléphonie mobile : approches méthodologiques et théoriques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cotonou, Benin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lien numérique à l’ère du web 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place de l’apprenant et positionnement des enseignants à l’ère des réseaux sociaux de formation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’immédiateté télécommunicationnelle comme facteur d’incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial de l’Association Internationale des Sociologues de Langue Française « Penser l’incertain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Oran, Algeria</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies de communication, ubiquité et mobilité : un regard sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8es journées francophones ubiquité et mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Cotonou, Benin</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIC : ici et ailleurs à la fois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybride, hybridation, hybridité : les territoires et les organisations à l’épreuve de l’hybridation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage des technologies de communication comme expérience sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le numérique au cœur des territoires : question d’usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rabat, Morocco</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proximité n'est plus ce qu'elle était</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes et territoires numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.14-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Anglet, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIC et mobilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mouvements sociaux en ligne face aux mutations sociopolitiques et au processus de transition démocratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postmodernité ou hypermodernité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spatialités et modernité : lieux, milieux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déconnexion aux technologies de la communication : conduites limites et logique critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications-organisations et pensées critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.14-21</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’actualité de la pensée de Bernard Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernard Charbonneau : habiter la terre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Pau, France. pp. 9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Tunis, Tunisia</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport à la temporalité dans le contexte de l’utilisation quotidienne des TIC : le cas des étudiants universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunes et temporalités. Quelles approches ? Quelles pertinences ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Pau, France</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maîtriser le numérique, une clef pour apprivoiser son temps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporelles 2011 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Lille, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue basque en France : du stigmate au désir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques journalistiques et médiatiques. Entre mondialisation et diversité culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2011, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques des technologies de la communication chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques informelles et non formelles d’information des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Pau, France. pp. 9-12</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies de la communication et nouvelles formes de sociabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie des mutations, mutation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Brazzaville, Congo - Brazzaville</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Rennes, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urbanité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Pratiques journalistiques et médiatiques. Entre mondialisation et diversité culturelle</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconnection et pratiques soutenables des technologies de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Innovation, Management and Competences Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, San Sebastian, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies de communication et liens sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le printemps de la Maison des Sciences de l'Homme d'Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalité augmentée et pratiques inédites de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’homme @ distance </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les théories sur le non-usage des technologies de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés entre la sociologie de la communication et la sociologie des sciences et des techniques (AISLF) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Manur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, San Sebastian, Espagne</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hipermodernidad y deseo de identidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociedades plurinacionales y cambio constitutional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, San Sebastian, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Brazzaville, Congo - Brazzaville</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on encore se déconnecter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies de la communication et de l’information : nouvelles libertés, nouvelles dépendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et domination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Le Havre, France</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pression temporelle et stress au sein des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le stress au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Manur, Belgique</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un souci d'être au delà du paraître : l'exposition de soi sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vu, être vu. L'injonction à la visibilité dans les sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, San Sebastian, España</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentiment d'appartenance et citoyenneté. La revendication d'un département Pays Basque en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etre en société. Le lien social à l'épreuve des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Jul 2008, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Pau, France</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des usages des technologies de la communication : « L'école française » des années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIe congrès international des sociologues de langue française : « Être en société. Le lien social à l’épreuve des cultures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Jul 2008, Istanbul, Turquie. pp. 12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Pau, France</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stigmatisation violente d'un territoire comme productrice de différentiation culturelle. Le cas du Pays Basque durant le franquisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie de la violence : approche culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Pau, France</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace des blogs est-il public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First World Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democracia y sentimiento de pertenencia en el Pais Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Democratia, ciudadania y territorialidad en sociedades plurinacionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Oñati, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AISLF, Jul 2008, Istanbul, Turkey</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les TIC omniprésentes, sécurité versus liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprentis sorciers ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FING, May 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AISLF, Jul 2008, Istanbul, Turquie. pp. 12-18</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensions éducatives dans l'appropriation des technologies de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation comme insertion dans des relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication non verbale des utilisateurs du téléphone mobile dans les lieux publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la déconnexion dans une société de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interroger la société de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Montréal, Canada. pp.266-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Oñati, Spain</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des portables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Téléphonie mobile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FING, May 2007, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexivité et hypermodernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réflexivité et autoréférence dans les systèmes complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Megève, France. pp.89-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la déconnexion aux technologies de l’information et de la communication comme forme de résistance à l’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l’urgence et communication organisationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.3409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages du portable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La physique au quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces publics numériques et développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université européenne d'été "L'image au service du développement local"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Saint-Laurent-de-Neste, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le différé dans une société d’immédiateté médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’individu social : autre réalité, autre sociologie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télécommunications mobiles, entreprises et pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’individu social : autre réalité, autre sociologie ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation et accélération du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale internationale sur le temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des réseaux aux usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utilisation des technologies de l’information et de la communication en Aquitaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypermodernité et identité linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’individu social : autre réalité, autre sociologie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trop pressés, trop stressés : la société malade du temps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de temps </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme branché : mobile et pressé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps dans les systèmes complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Megève, France. pp.119-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les branchés du portable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Télécommunications, individus et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en place des télécommunications mobiles au sein des entreprises comme vecteur de nouvelles formes d'exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvièmes journées de sociologie du travail : " Contraintes, normes et compétences au travail "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, France. pp. 443-451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypermobilité et télécommunication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sens du mouvement. Modernité et mobilité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux du je sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altérité et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’otaku, l’Internet et le citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages d’Internet et citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téléphonie mobile et civilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologies de communication et modes de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologia actual en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retos actuales de las ciencias humanas y sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Pampelune, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés virtuelles et identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet, jeu et socialisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux rapports au temps, désir d’immédiat et pathologie de l’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernité, la nouvelle carte du temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urgence et angoisse du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge: the New Wealth of Nations ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Amsterdam, Pays-Bas</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles technologies de l'information et de la communication et nouvelles territorialités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles territorialités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la déconnexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2001 bogues. Globalisme et pluralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication non verbale des utilisateurs du téléphone mobile dans les lieux publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps en mouvement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Non verbal, communication, organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.2439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Montréal, Canada. pp.266-271</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les NTIC ne sont pas des arrosoirs comportementaux : des études d’impacts à la sociologie des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une société-monde ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le local sur Internet n’a plus rien de spatial : de quelques conséquences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une société-monde ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Megève, France. pp.89-98</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies de l’information et de la communication et espaces-temps urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologies d’information et de communication, espaces et sociétés urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui est urgent est-il important ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps : contrainte ou optimisation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles technologies de la communication et vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oser le savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Saint-Laurent-de-Neste, France</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identidad locale y globalización</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevas technologias de comunicación y sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, San Sebastian, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déteinte de la gestion de la vie professionnelle sur la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie privée à l’heure des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps réel des télécommunications contre la réalité du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens et performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Besançon, France</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur du temps de déconnexion dans une société hypermédiatisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une société-monde ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La identidad en los procesos de desarollo local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identidad y nuevas tecnologias de la informacion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Oviedo, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprendre le temps dans une société de l’immédiat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er congrès européen Sciences de l’Homme et Sociétés : Penser la mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux, espaces publics et nouvelles technologies de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Maclas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Megève, France. pp.119-132</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’urgence de prendre le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vitesse, clef de voûte de la nouvelle économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Le Havre, France</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace public et civilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace public et écologie urbaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2000, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, France. pp. 443-451</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux pauvres des télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les NTIC sont-elles facteurs d’insertion ou d’exclusion ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Cerisy, France</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on encore défendre une identité à l’heure de la mondialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identité et universalité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Athènes, Grèce</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telecomunicación, identidad y desarrollo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identidad y desarrollo local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Santa Cruz de Tenerife, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité professionnelle, gestion du temps et téléphonie mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La communication mobile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Paris, France</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syndrome du zappeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe congrès mondial de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Pampelune, España</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ubiquité médiatique et gestion du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vitesse et vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produits nomades et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Télétravail et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Cerisy, France</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyberespace et appartenance territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autoroutes de l’information et développement régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Amsterdam, Pays-Bas</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode d'intervention sociologique appliquée à l'étude des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Arcachon, France. pp.259-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Paris, France</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dangers de l'urgence généralisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urgence, gestion des crises et décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ubiquité médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire et ubiquité médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revalorisation du monde rural et implantations industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Saint-Laurent-de-Neste, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des usagers dans la conception des nouveaux outils de télécommunication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets et réseaux en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1997, San Sebastian, Espagne. pp.101-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La aparición de nuevas desigualdades en empresas telecomunicantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociedad de información</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Pamplona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage des téléphones portatifs comme expérience d'ubiquité médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conception d'interfaces intellligentes et évolution des activités de télécommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Gif-sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, Tours, France</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'ancrage local comme contrepoids fantasmé à l'ubiquité médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fin des territoires ou désertification des territoires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1996, Sion, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Paris, France</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet : existe-t-il encore quelque chose entre l'universalisme technique et les particularismes virtuels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches de la mondialisation : universalisme technique et recomposition des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Paris, France</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyberespace : quelle territorialité pour l'usagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet : quels publics, quels usages, quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1996, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, San Sebastian, España</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téléphone mobile et pratiques de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Télécommunications, relations sociales et constructions territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Paris, France</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyberespace, appartenances et distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVe congrès mondial de l'Association Internationale des Sociologues de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1996, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ubiquité médiatique et minorités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorités, représentations, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Oviedo, España</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites du télé-enseignement par visiophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xe Congrès national des Sciences de l’information et de la communication : Information, communication et technique. Regards sur la diversité des enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l’information et de la communication, 1996, Grenoble, France. pp. 39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevas tecnologías de comunicación y espacios de futuro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciencia, tecnología y cambio social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1995, Bilbao, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Maclas, France</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentiments et raison envers une langue minoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et dynamique régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Paris, France</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le basque à l'école maternelle et élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minority Language Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2000, Pau, France</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ubiquité médiatique et ancrage local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fin des territoires ou diversification des territorialités ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Tarbes, France</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survaleur des communications en face à face dans un environnement médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, information et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Bayonne, France</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nationalisme basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sécurité dans une Europe ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Santa Cruz de Tenerife, España</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité, langue et modernité au Pays Basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collective identities in contemporary world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1993, Bilbao, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Paris, France</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays Basque et l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1993, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, Montréal, France</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les immigrés en Pays Basque espagnol et leur participation au mouvement national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">118° congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1993, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, Paris, France</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visiofonia y relaciones intersubjectivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II° congreso internacional de semiotica visual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1992, Bilbao, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1998, Paris, France</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective des usages du visiophone à partir de l'expérience de Biarritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La visiophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Ottawa, Canada</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télécommunications et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie de la communication et des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1992, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Arcachon, France. pp.259-264</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La télévision interactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième conférence européenne sur les réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1991, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Tarbes, France</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques utopies technicistes en matière de développement lié aux technologies de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles technologies de communication et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1991, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Brest, France</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages sociaux du visiophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie quotidienne, nouvelles technologies et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1990, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Saint-Laurent-de-Neste, France</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles technologies de la communication, programmation et sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de l'oeuvre de Michel Chadefaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1989, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1997, San Sebastian, Espagne. pp.101-108</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usos sociales de las nuevas tecnologías de comunicación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III° congreso de los sociologos españoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1989, San Sebastian, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...1724 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367330v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02367326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace visiophonique</w:t>
               </w:r>
@@ -19860,51 +19860,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9304835A"/>
+    <w:nsid w:val="8B2D8C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20091,51 +20091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-jaureguiberry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2607-1080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085812811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318481v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977227v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04334092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928509v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4306/la-recherche-du-temps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774474v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/elya-editions" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.auber.2011.01.0131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.31811" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2019.04.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2018.08.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961472v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054273ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681410v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036793ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694080v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.186.0015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.006.0107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679920v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.022.0029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823878v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.281" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/135763307781458868" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3409" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2438" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/001364ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/053901800039002005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671102v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1998.3187" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671112v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1997.2138" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1997.3061" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671114v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.1995.2592" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671115v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.1708" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671117v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671118v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500167v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807076v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaureguiberry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500164v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500153v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500261v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966836v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966838v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966834v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761102v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968178v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320790v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967677v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320791v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967679v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761122v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761130v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761129v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761131v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761126v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761127v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761133v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761136v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761141v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonneville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683096v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901267v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901262v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901268v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974560v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974555v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901275v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679444v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901278v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901272v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901282v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367365v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901285v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974568v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333568v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333577v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967693v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967695v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967699v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967694v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943001v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967704v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967708v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967707v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967729v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2439" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967719v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967721v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967716v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967714v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967734v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967727v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967725v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974597v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967720v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967717v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974594v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967733v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967736v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967735v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967737v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967739v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967741v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967742v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967747v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967746v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967744v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321167v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333595v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333592v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333590v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321168v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333599v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367264v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367250v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367258v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367265v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367256v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367252v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149243v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367280v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367283v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367284v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367290v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367295v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367287v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367299v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367300v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367304v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367307v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367311v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367308v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367313v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367317v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367321v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367330v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367326v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367333v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367332v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367340v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167263v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lachance" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427512v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proulx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/ouvrage/2802/usages-et-enjeux-des-technologies-de-communication" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427506v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=auteurs&amp;amp;obj=artiste&amp;amp;no=8815" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427523v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427497v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_branch&#233;s_du_portable" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925309v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02185998v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Darretche" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Etchecopar-Etchart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fenot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189333v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862345v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Doueihi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cassilli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Henri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934837v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00937800v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00942937v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-jaureguiberry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2607-1080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085812811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318481v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977227v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04334092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928509v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4306/la-recherche-du-temps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774474v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/elya-editions" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.auber.2011.01.0131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.31811" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2019.04.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2018.08.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961472v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054273ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681410v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036793ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694080v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.186.0015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.006.0107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679920v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.022.0029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823878v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.281" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/135763307781458868" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3409" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2438" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671101v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/053901800039002005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681898v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/001364ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671102v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1998.3187" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671112v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1997.2138" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1997.3061" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671114v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.1995.2592" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671115v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.1708" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671117v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500167v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807076v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaureguiberry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500164v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500153v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500261v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966836v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966838v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966834v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761102v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673247v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968178v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320790v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967677v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320791v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967679v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761122v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761118v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761130v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761129v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761126v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761125v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761131v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761127v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761133v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761136v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683096v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761141v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonneville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901267v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901270v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901262v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974582v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901268v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974560v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974555v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901275v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679444v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901278v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901272v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901282v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367365v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901285v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974568v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333568v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333577v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967693v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967695v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967699v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967694v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943001v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967704v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967708v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967707v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967729v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2439" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967719v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967721v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967714v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967734v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967727v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967725v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967716v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974597v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967720v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967717v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974594v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967733v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967736v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967735v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967737v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967739v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967741v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967742v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967747v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967746v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967744v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321167v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333595v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333592v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333590v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321168v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333599v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367264v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367250v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367258v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367265v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367256v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367252v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149243v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367280v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367283v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367284v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367290v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367295v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367287v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367299v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367300v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367304v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367307v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367311v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367308v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367313v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367317v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367321v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367326v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367330v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367333v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367332v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367340v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167263v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lachance" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427512v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proulx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/ouvrage/2802/usages-et-enjeux-des-technologies-de-communication" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427506v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=auteurs&amp;amp;obj=artiste&amp;amp;no=8815" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427523v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427497v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_branch&#233;s_du_portable" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925309v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02185998v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Darretche" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Etchecopar-Etchart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fenot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189333v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862345v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Doueihi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cassilli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Henri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934837v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00937800v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00942937v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>