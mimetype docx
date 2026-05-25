--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,19805 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...19754 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francis Jauréguiberry </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de sociologie à l'Université de Pau et des Pays de l'Adour et à l'UMR 6031 (Transitions énergétiques et environnementales) du CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francis-jaureguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2607-1080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085812811</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=oacjAkUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et revendication institutionnelle au Pays Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lecuq; Ferdinand Mélin-Soucramanien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les identités dans l'organisation territoriale de l'État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, 2023, 978-2-37032-389-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie c'est bien mais, dans bien des cas, la littérature, c'est mieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature et l'esprit. Hommage à Jean-Yves Pouilloux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, 2021, 978-2-600-06275-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescence et maîtrise des technologies de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Jehel; Alexandra Saemmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education critique aux médias et à l'information en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’ENSSIB, pp.221-231, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déconnexion aux technologies de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low tech : face au tout numérique, se réapproprier les technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ritimo, pp.34-44, 2020, Passerelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir quand même dans un monde connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manola Antonioli, Guillaume Drevon, Luc Gwiazdzinski, Vincent Kaufmann, Luca Pattaronni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saturations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elya, 2019, 979-10-91336-14-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sous-titrage numérique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiona Meadows. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microarchitectures nomades pour les oubliés d’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore se déconnecter de temps en temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@ la recherche du temps. Individus hyperconnectés, société accélérée : tensions et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 25-37, 2018, 978-2-7492-6176-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928509v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore se déconnecter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lussault &amp; al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constellation.s, habiter le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arc en rêve centre d'architecture - Actes Sud, pp.622-628, 2017, 978-2-330-08926-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée et espace intelligent : un nouvel environnement hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'hybridation des mondes. Territoires et organisations à l'épreuve de l'hybridation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-192 2016, l'innovation autrement, 9791091336079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Venin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde meilleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desclée de Brouwer, pp. 7-14, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologías de la comunicación y cuidad : una experiencia inédita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuidad digital. Esperanzas, riesgos y desilusiones en las redes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-84-9044-12-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologías de communicación y ciudad : una experiencia inédita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Fernández Vicente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ciudad digital </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLM, pp. 99-103, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexion/déconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Divina Frau-Meigs et Alain Kiyindou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l’ère du numérique : glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation Française, pp. 88-92, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le local ne disparaît pas : il devient mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Cormerais et Pierre Musso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société éclatée. Le retour de l’objet local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Aube, pp. 41-49, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sihem Najar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux sur Internet à l'heure des transitions démocratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp. 9-14, 2013, ‎9782811109769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les théories du non-usage des technologies de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Proulx et Annabelle Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexions : communication numérique et lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur, pp. 335-350, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00688565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition de soi sur Internet : un souci d'être au-delà du paraître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Aubert et Claudine Haroche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tyrannies de la visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eres, 2011, 978-2-7492-1350-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition de soi sur Internet : un souci d’être au-delà du paraître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Aubert et C. Haroche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tyrannies de la visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès, pp.131-144, 2011, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.auber.2011.01.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Basque Language in the French State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Totoricagüena et I. Urrutia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The legal status of the basque language today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eusko Ikaskuntza, pp.221-241, 2008, 9788484191643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société de l’information et déconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. L. Fullsack et M. Mathien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique de la société de l’information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp. 103-118, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracia y sentimiento de pertenencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Letamendia, I. Ahedo et M. Zelaia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Democracia, ciudadanía y territorialidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IVAP, pp. 391-405, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et revendication linguistique en Pays Basque français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Boudreault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génies des lieux. Enchevêtrement culturel, clivages et réinvention du sujet collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université du Québec, pp. 67-76, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immédiateté télécommunicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Moati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et mode de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Aube, pp. 85-98, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermobilité et télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Allemand, F. Ascher et J. Levy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sens du mouvement. Modernité et mobilités dans les sociétés urbaines contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp. 130-138., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermodernité et manipulation de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu hypermoderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès, pp. 155-168., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermodernité et manipulation de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'individu hypermoderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2-7492-0312-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le local à l’heure d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Boudreault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours de l'utopie. Recompositions des espaces et mutations du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, pp. 353-364, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet comme espace inédit de construction de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet, nouvel espace citoyen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l' Harmattan, pp. 223-244, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00688049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme branché : mobile et pressé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ascher et Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité : la nouvelle carte du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Aube, pp. 155-167, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidad real e identidad virtual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identidad y desarollo local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditorial del Cabildo, pp. 77-89, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La identidad del lugar frente al proceso de globalización</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-L. García Rodríguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identidad y desarollo local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditorial del Cabildo, pp. 67-75., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cocooning téléphonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Baudry, C. Sorbets et A. Vitalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie privée à l’heure des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp. 91-103, 2002, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.31811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il telefonino. L’uso del telefono portatile come esperienza sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Semprini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il senso delle cose. I significati sociali e culturali degli oggetti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp. 207-228, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparition de nouvelles inégalités au sein des entreprises télécommunicantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociedad de información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eusko Ikaskuntza, pp. 23-26, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de télécommunication et constructions territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Offner et D. Pumain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Aube, pp. 99-136, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevas tecnologías de comunicación y espacios de futuro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciencia, tecnología y cambio social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eusko Ikaskuntza, pp. 299-303., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiments et raison envers une langue minoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et dynamique régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flarep, pp. 13-21, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe, langue basque et modernité en Pays Basque français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays Basque et l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Izpéguy, pp. 41-54, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de communication, programmation et sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l’œuvre de Michel Chadefaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Pau, pp. 121-125, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nationalismo y violencia política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Perez-Agote. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología del nacionalismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitad del País Vasco, pp. 351-361, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et identité basques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bidart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La production sociale des espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Pau, pp. 91-103, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau nationalisme basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bidart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus sociaux, idéologies et pratiques culturelles dans la société basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Pau, pp. 163-183, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impossible déconnexion. Le voyage n’est plus ce qu’il était.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 356, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’addiction aux technologies de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'infirmière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (252), pp.26-27. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revinf.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir et pratiques de déconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la communication, pression temporelle et droit à la déconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'infirmière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (244), pp.32 - 34. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revinf.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’individu hypermoderne face aux big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.33-58. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1054273ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déconnexion comme épreuve hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologues dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de communication : d’une sociologie des usages à celle de l’expérience hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59-60, pp.195-209. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036793ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déconnexion volontaire aux technologies de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dangers d’une simple logique instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 394, pp. 67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnecting from communication technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186, pp.15-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déconnexion aux technologies de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (186), pp.17-49. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.186.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la communication et pression temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de la CFDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp. 16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la communication et ville : un nouvel espace hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bo numéro - Le Bel Ordinaire numéro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp. 32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques des technologies de la communication chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Esquisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp. 27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir d’identité et revendication institutionnelle en Pays Basque français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iura Vasconiae : revista de derecho histórico y autonómico de Vasconia = euskal herriko zuzenbide historiko eta autonomikorako aldizkaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp. 161-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques soutenables des technologies de communication en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.107-120. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.006.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des technologies de l'information et de la communication comme apprentissage créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.022.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00679920v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portables, entre sécurité et surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les cahiers de l'IFOREP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128, pp. 26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Professionals Who Are Disconnecting From ICT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telemedicine and Telecare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp. 269-269. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1258/135763307781458868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les téléphones portables, outils du dédoublement et de la densification du temps : un diagnostic confirmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.79-103. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00823878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la déconnexion aux TIC comme forme de résistance à l’urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp. 195-203. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les branchés du téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Rationalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 581, pp. 38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp. 11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branché non-stop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouvel observateur. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp. 44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux publics, téléphones portables et civilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques, Territoires &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 37, pp. 245-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription territoriale et ubiquité télécommunicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Fronteiras, estudos midiáticos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (1), pp. 53-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience hypermoderne : l’essai de soi comme un autre sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'homme et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75, pp. 39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration et identification nationale en Pays Basque (1960-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lapurdum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8, pp. 243-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de la fugue identitaire sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 6, pp. 189-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication non verbale des utilisateurs du téléphone mobile dans les lieux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18, pp.313-325. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile telecommunications and the management of time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (2), pp. 255-268. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/053901800039002005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moi, le soi et Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (2), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/001364ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le local, rempart à l’ubiquité médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 41, pp. 44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux publics, téléphone mobile et civilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (90), pp. 71-84. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reso.1998.3187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécommunications et généralisation de l’urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 44, pp. 83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécommunications et dédoublement du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalistes : lettre transdisciplinaire de liaison entre chercheurs attachés à l'étude des temps en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38, pp. 10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquité médiatique et minorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n° 6, pp. 39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanité blessée par la brutalité médiatique ? L'usage des téléphones portables dans les cafés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77, pp. 59-62. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aru.1997.2138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du téléphone portatif comme expérience sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Usages de la téléphonie, 82-83, pp. 149-164. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reso.1997.3061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des téléphones portatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n° 345, pp. 15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des téléphones portatifs comme expérience du dédoublement et de l'accélération du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'information et société </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (2), pp. 169-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société d’ubiquité : riche en informations, pauvre en communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 104, pp. 72-79. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/colan.1995.2592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité basque et stratégie atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34, pp. 149-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques effets pervers des télécommunications en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, La communication interne : une approche croisée, 5, pp. 200-211. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.1708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivité médiatique désenchantée : l’expérience de télévision participative à Biarritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Papiers du CIEU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, n° 11, pp. 17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'appel au local comme effet inattendu de l'ubiquité médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 74-75, pp.117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards partagés. L’expérience visiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metropolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 90, pp. 66-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usos domésticos del videoteléfono. Resultados experimentales de una tecnología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22, pp. 125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevas tecnologías de la comunicación y representación del espacio. Medios y retos del cambio social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 20, pp. 53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pays Basque, les revendications identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les cahiers de l'IFOREP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 57, pp.88-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie basque en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les cahiers de l'IFOREP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, n° 56, pp. 66-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages domestiques du visiophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'information et société </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (2), pp. 89-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (164)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connexion vertueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jaureguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Dec 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital detox, la nouvelle fracture du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival du numérique FUTUR.E.S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connexion virtueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées réseaux de l'enseignement et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Djon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immédiateté télécommunicationnelle et désir de déconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle des psychologues « Paradoxalité de la pratique du psychologue : entre accélération et suspension »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore se déconnecter (de temps en temps) des technologies de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scène nationale "A la recherche du temps"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Foix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnecter dans un monde connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se parler au risque de l'instantanéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyageur hypermoderne : une nouvelle manière d'expérimenter le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-géo "Partir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi parler de déconnexion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique et nous </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réintroduire du temps dans une société de l’immédiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dimensions du temps dans le développement des hommes et des organisations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu hypermoderne face aux big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les idées mènent le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sous-titrage numérique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter avec les données numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirs et pratiques de déconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saturations. Éloge des rythmes, de la vacance et des interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire intime à l’heure des big data ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et frontières de l’intime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et maîtrise des technologies de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritech 8 : Numérique et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’individu face aux big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour critique sur les sociologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smombies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention des addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Ancenis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à la déconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperconnectivité et travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déconnexion aux TIC comme épreuve hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias numériques et communication électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir dans un monde connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et (R)évolutions Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soi-sujet face au soi-objet-traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human trace complex system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constellations, habiter le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de communication et expérience hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe congrès international des sociologues de langue française : « Sociétés en mouvement, sociologie en changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’expérience en sociologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore se déconnecter de temps en temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@ la recherche du temps. Individus hyper-connectés, société accélérée : tensions et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper-connexion et désir de déconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit à la déconnexion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impossible retour du voyageur hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retour </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déconnexion aux technologies de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Association for Media and Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience hypermoderne des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, médias et liens sociaux en Méditerranée : nouveaux supports, nouvelles pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement des pratiques et mode de déplacement, contradiction et dilatation de l’espace-temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance et politiques publiques : la question des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surcharge informationnelle et désir de déconnexion chez les cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peut-on vivre déconnecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déconnexion volontaire aux technologies de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel espace hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interspatialités d’Internet </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿ Qué pasa con los lugares en un mundo de ubiquitad mediática ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global-regional-local, institutions, relations, networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Oñate, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blogs sur internet : des liens faibles pouvant s’avérer importants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et nouvelles formes de sociabilité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Brazaville, Congo - Brazzaville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la déconnexion volontaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déconnexions volontaires aux TIC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et espaces physiques : de nouveaux lieux hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions multimodales par écran </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard de sociologue sur l’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et portée de l’adaptation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes numériques, géolocalisation et droit à l’anonymat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données collectées, disséminées, cachées. Quels traitements ? Quelles conséquences ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de communication et inégalités d’usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès mondial de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organización de la investigación publica en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigación en ciencias humanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bilbao, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise très incertaine des fonctions de géolocalisation sur smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-réputation et traces numériques : dimensions instrumentales et enjeux de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinions publiques, TIC et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opinion publique et territoire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le local n’a pas disparu : il devient mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet local à l’heure des réseaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux numériques : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT and Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart connexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social transformations and the digital age </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de communication et nouvelles perceptions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, Perspective, Perspicacity </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que devient le local dans un monde globalisé par les TIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et recomposition des liens sociaux à l’heure des TIC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléphonie mobile, géolocalisation et nouvelles pratiques spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Localisation et réinvention de la téléphonie mobile : approches méthodologiques et théoriques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cotonou, Benin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien numérique à l’ère du web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place de l’apprenant et positionnement des enseignants à l’ère des réseaux sociaux de formation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC : ici et ailleurs à la fois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybride, hybridation, hybridité : les territoires et les organisations à l’épreuve de l’hybridation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des technologies de communication comme expérience sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au cœur des territoires : question d’usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proximité n'est plus ce qu'elle était</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et territoires numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et mobilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mouvements sociaux en ligne face aux mutations sociopolitiques et au processus de transition démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de communication, ubiquité et mobilité : un regard sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8es journées francophones ubiquité et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’immédiateté télécommunicationnelle comme facteur d’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de l’Association Internationale des Sociologues de Langue Française « Penser l’incertain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déconnexion aux technologies de la communication : conduites limites et logique critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications-organisations et pensées critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité de la pensée de Bernard Charbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernard Charbonneau : habiter la terre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pau, France. pp. 9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à la temporalité dans le contexte de l’utilisation quotidienne des TIC : le cas des étudiants universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et temporalités. Quelles approches ? Quelles pertinences ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser le numérique, une clef pour apprivoiser son temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporelles 2011 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postmodernité ou hypermodernité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatialités et modernité : lieux, milieux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la communication et nouvelles formes de sociabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des mutations, mutation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Brazzaville, Congo - Brazzaville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnection et pratiques soutenables des technologies de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Innovation, Management and Competences Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Sebastian, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de communication et liens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le printemps de la Maison des Sciences de l'Homme d'Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée et pratiques inédites de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’homme @ distance </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories sur le non-usage des technologies de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés entre la sociologie de la communication et la sociologie des sciences et des techniques (AISLF) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Manur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques des technologies de la communication chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques informelles et non formelles d’information des jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue basque en France : du stigmate au désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques journalistiques et médiatiques. Entre mondialisation et diversité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipermodernidad y deseo de identidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociedades plurinacionales y cambio constitutional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, San Sebastian, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore se déconnecter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la communication et de l’information : nouvelles libertés, nouvelles dépendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et domination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pression temporelle et stress au sein des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le stress au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un souci d'être au delà du paraître : l'exposition de soi sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vu, être vu. L'injonction à la visibilité dans les sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment d'appartenance et citoyenneté. La revendication d'un département Pays Basque en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre en société. Le lien social à l'épreuve des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des usages des technologies de la communication : « L'école française » des années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès international des sociologues de langue française : « Être en société. Le lien social à l’épreuve des cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2008, Istanbul, Turquie. pp. 12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stigmatisation violente d'un territoire comme productrice de différentiation culturelle. Le cas du Pays Basque durant le franquisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de la violence : approche culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace des blogs est-il public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First World Forum of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracia y sentimiento de pertenencia en el Pais Vasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Democratia, ciudadania y territorialidad en sociedades plurinacionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Oñati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC omniprésentes, sécurité versus liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentis sorciers ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FING, May 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions éducatives dans l'appropriation des technologies de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation comme insertion dans des relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication non verbale des utilisateurs du téléphone mobile dans les lieux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la déconnexion dans une société de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interroger la société de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Montréal, Canada. pp.266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des portables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téléphonie mobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et hypermodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexivité et autoréférence dans les systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Megève, France. pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la déconnexion aux technologies de l’information et de la communication comme forme de résistance à l’urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’urgence et communication organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces publics numériques et développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université européenne d'été "L'image au service du développement local"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Saint-Laurent-de-Neste, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le différé dans une société d’immédiateté médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu social : autre réalité, autre sociologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécommunications mobiles, entreprises et pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu social : autre réalité, autre sociologie ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et accélération du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale sur le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réseaux aux usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation des technologies de l’information et de la communication en Aquitaine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermodernité et identité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu social : autre réalité, autre sociologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop pressés, trop stressés : la société malade du temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de temps </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme branché : mobile et pressé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps dans les systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Megève, France. pp.119-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les branchés du portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécommunications, individus et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La physique au quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place des télécommunications mobiles au sein des entreprises comme vecteur de nouvelles formes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes journées de sociologie du travail : " Contraintes, normes et compétences au travail "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, France. pp. 443-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermobilité et télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sens du mouvement. Modernité et mobilité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux du je sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altérité et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléphonie mobile et civilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de communication et modes de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologia actual en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retos actuales de las ciencias humanas y sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Pampelune, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés virtuelles et identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet, jeu et socialisation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’otaku, l’Internet et le citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages d’Internet et citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence et angoisse du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge: the New Wealth of Nations ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Amsterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de l'information et de la communication et nouvelles territorialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles territorialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la déconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 bogues. Globalisme et pluralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux rapports au temps, désir d’immédiat et pathologie de l’urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité, la nouvelle carte du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le local sur Internet n’a plus rien de spatial : de quelques conséquences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une société-monde ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l’information et de la communication et espaces-temps urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies d’information et de communication, espaces et sociétés urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui est urgent est-il important ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps : contrainte ou optimisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de la communication et vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oser le savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidad locale y globalización</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas technologias de comunicación y sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, San Sebastian, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déteinte de la gestion de la vie professionnelle sur la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie privée à l’heure des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps réel des télécommunications contre la réalité du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur du temps de déconnexion dans une société hypermédiatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une société-monde ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La identidad en los procesos de desarollo local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identidad y nuevas tecnologias de la informacion </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Oviedo, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprendre le temps dans une société de l’immédiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès européen Sciences de l’Homme et Sociétés : Penser la mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux, espaces publics et nouvelles technologies de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Maclas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’urgence de prendre le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vitesse, clef de voûte de la nouvelle économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace public et civilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public et écologie urbaine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux pauvres des télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les NTIC sont-elles facteurs d’insertion ou d’exclusion ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NTIC ne sont pas des arrosoirs comportementaux : des études d’impacts à la sociologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une société-monde ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication non verbale des utilisateurs du téléphone mobile dans les lieux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non verbal, communication, organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore défendre une identité à l’heure de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité et universalité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecomunicación, identidad y desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identidad y desarrollo local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Santa Cruz de Tenerife, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité professionnelle, gestion du temps et téléphonie mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication mobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome du zappeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe congrès mondial de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquité médiatique et gestion du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitesse et vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits nomades et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télétravail et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberespace et appartenance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autoroutes de l’information et développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dangers de l'urgence généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urgence, gestion des crises et décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ubiquité médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et ubiquité médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revalorisation du monde rural et implantations industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Saint-Laurent-de-Neste, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des usagers dans la conception des nouveaux outils de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets et réseaux en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, San Sebastian, Espagne. pp.101-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La aparición de nuevas desigualdades en empresas telecomunicantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociedad de información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Pamplona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des téléphones portatifs comme expérience d'ubiquité médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception d'interfaces intellligentes et évolution des activités de télécommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Gif-sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode d'intervention sociologique appliquée à l'étude des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Arcachon, France. pp.259-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet : existe-t-il encore quelque chose entre l'universalisme technique et les particularismes virtuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la mondialisation : universalisme technique et recomposition des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberespace : quelle territorialité pour l'usagers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet : quels publics, quels usages, quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléphone mobile et pratiques de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécommunications, relations sociales et constructions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberespace, appartenances et distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe congrès mondial de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquité médiatique et minorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités, représentations, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites du télé-enseignement par visiophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès national des Sciences de l’information et de la communication : Information, communication et technique. Regards sur la diversité des enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l’information et de la communication, 1996, Grenoble, France. pp. 39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ancrage local comme contrepoids fantasmé à l'ubiquité médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin des territoires ou désertification des territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Sion, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevas tecnologías de comunicación y espacios de futuro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciencia, tecnología y cambio social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Bilbao, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiments et raison envers une langue minoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et dynamique régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le basque à l'école maternelle et élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minority Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquité médiatique et ancrage local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin des territoires ou diversification des territorialités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survaleur des communications en face à face dans un environnement médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, information et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nationalisme basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécurité dans une Europe ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, langue et modernité au Pays Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective identities in contemporary world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Bilbao, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays Basque et l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les immigrés en Pays Basque espagnol et leur participation au mouvement national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">118° congrès national des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visiofonia y relaciones intersubjectivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II° congreso internacional de semiotica visual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Bilbao, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective des usages du visiophone à partir de l'expérience de Biarritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La visiophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécommunications et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de la communication et des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télévision interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence européenne sur les réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques utopies technicistes en matière de développement lié aux technologies de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de communication et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages sociaux du visiophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie quotidienne, nouvelles technologies et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de la communication, programmation et sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'oeuvre de Michel Chadefaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usos sociales de las nuevas tecnologías de comunicación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III° congreso de los sociologos españoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, San Sebastian, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace visiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres transdisciplinaires sur les usages cognitifs, pragmatiques et sociaux de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages domestiques du visiophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° journées internationales de l'IDATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violencia política y terrorismo en el País Vasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología del nacionalismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Vitoria, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyageur hypermoderne. Partir dans un monde connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Lachance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Érès, 2016, Sociologie clinique, 978-2-7492-5116-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La découverte, 2014, Patrice Flichy, 978-2-7071-8196-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et enjeux des technologies de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Proulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-7492-1440-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question nationale et mouvements sociaux en Pays Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-2-296-03031-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les branchés du portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 978-2-1305-3670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, nouvel espace citoyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Proulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 978-2-7475-3443-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion volontaire aux technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pays Basque 2010 : diagnostic. 1 : Population, économie et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Darretche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Etchecopar-Etchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national de l'entrepreneuriat (CNE); Délégation Interministérielle à l'Aménagement du Territoire et à l'Attractivité Régionale (DATAR). 2010, 251 p., cartes, tableaux, graphiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le basque à l'école maternelle et élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un goût d'ubiquité. Usages sociaux du visiophone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des apprenants et repositionnement des enseignants à l'ère des réseaux sociaux de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Doueihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cassilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue basque en France : du stigmate au désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;question basque&amp;quot; en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des Technologies de l'Information et de la Communication : des objets aux sujets. Habilitation à diriger des recherches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Pau et des Pays de l'Adour, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00937800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question nationale et mouvements sociaux en Pays Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jauréguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 1983. Français. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00942937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId325"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -19860,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B2D8C4E"/>
+    <w:nsid w:val="CE0C7DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20091,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-jaureguiberry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2607-1080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085812811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318481v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977227v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04334092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928509v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4306/la-recherche-du-temps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774474v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/elya-editions" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.auber.2011.01.0131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.31811" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2019.04.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2018.08.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961472v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054273ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681410v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036793ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694080v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.186.0015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.006.0107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679920v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.022.0029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823878v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.281" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/135763307781458868" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3409" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2438" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671101v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/053901800039002005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681898v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/001364ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671102v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1998.3187" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671112v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1997.2138" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1997.3061" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671114v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.1995.2592" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671115v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.1708" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671117v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500167v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807076v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaureguiberry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500164v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500153v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500261v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966836v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966838v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966834v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761102v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673247v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968178v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320790v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967677v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320791v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967679v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761122v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761118v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761130v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761129v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761126v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761125v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761131v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761127v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761133v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761136v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683096v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761141v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonneville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901267v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901270v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901262v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974582v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901268v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974560v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974555v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901275v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679444v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901278v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901272v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901282v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367365v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901285v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974568v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333568v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333577v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967693v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967695v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967699v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967694v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943001v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967704v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967708v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967707v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967729v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2439" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967719v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967721v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967714v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967734v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967727v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967725v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967716v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974597v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967720v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967717v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974594v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967733v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967736v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967735v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967737v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967739v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967741v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967742v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967747v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967746v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967744v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321167v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333595v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333592v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333590v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321168v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333599v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367264v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367250v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367258v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367265v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367256v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367252v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149243v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367280v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367283v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367284v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367290v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367295v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367287v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367299v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367300v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367304v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367307v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367311v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367308v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367313v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367317v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367321v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367326v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367330v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367333v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367332v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367340v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167263v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lachance" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427512v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proulx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/ouvrage/2802/usages-et-enjeux-des-technologies-de-communication" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427506v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=auteurs&amp;amp;obj=artiste&amp;amp;no=8815" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427523v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427497v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_branch&#233;s_du_portable" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925309v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02185998v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Darretche" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Etchecopar-Etchart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fenot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189333v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862345v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Doueihi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cassilli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Henri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934837v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00937800v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00942937v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-jaureguiberry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2607-1080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085812811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=oacjAkUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318481v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327413v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04334092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928509v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4306/la-recherche-du-temps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/elya-editions" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.auber.2011.01.0131" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.31811" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2019.04.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2018.08.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961472v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054273ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681410v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036793ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694080v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.186.0015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.006.0107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679920v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.022.0029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/135763307781458868" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823878v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.281" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3409" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671090v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2438" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671101v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/053901800039002005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/001364ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671102v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1998.3187" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671112v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1997.2138" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1997.3061" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673179v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671114v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.1995.2592" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.1708" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671118v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807076v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaureguiberry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500164v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500153v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500261v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966842v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500150v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966837v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966839v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966838v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966834v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761102v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761105v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967673v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761104v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320790v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967677v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320791v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761122v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761130v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761132v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761126v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761131v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761128v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761137v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761135v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683712v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761136v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761133v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683096v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761141v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonneville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901270v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901262v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761142v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694228v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974586v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901267v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974560v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974555v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901275v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679444v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901278v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901272v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901283v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901284v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367365v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901285v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974568v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967688v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967687v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333577v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967693v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967695v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967699v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967694v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943001v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967704v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967707v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967708v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967710v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967714v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967734v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967727v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967725v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974597v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967717v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974594v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967733v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967736v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967735v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967719v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967729v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2439" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967737v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967739v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967741v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967742v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967747v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967746v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967744v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333595v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333592v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333590v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321168v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333599v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321167v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367250v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367258v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367265v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367256v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367252v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149243v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367264v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367280v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367283v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367284v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367290v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367295v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367287v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367299v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367300v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367304v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367307v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367311v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367308v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367313v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367317v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367321v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367326v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367330v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367333v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367332v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367340v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167263v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lachance" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427544v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427512v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proulx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/ouvrage/2802/usages-et-enjeux-des-technologies-de-communication" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427506v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=auteurs&amp;amp;obj=artiste&amp;amp;no=8815" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427497v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_branch&#233;s_du_portable" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427523v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925309v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02185998v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Darretche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Etchecopar-Etchart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fenot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189333v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676159v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862345v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Doueihi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cassilli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Henri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934837v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826882v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00937800v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00942937v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>