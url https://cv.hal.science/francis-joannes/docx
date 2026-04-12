--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2252,294 +2252,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03951429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Mésopotamie de Gilgamesh à Artaban. 1042 p.</w:t>
+                <w:t xml:space="preserve">P. Carlier (†), Fr. Joannès, Fr. Rougemont, J. Zurbach (éd.), Palatial Economies in the Ancient Near East and in the Aegean. First Steps Towards a Comprehensive Study and Analysis, ESF Exploratory Workshop held in Sèvres (France), 16-19 Sept. 2010, Pasiphae 11, Pise – Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zurbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rougemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Clancier</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Belin, 2017, 2701164907</w:t>
+                <w:t xml:space="preserve">Fabrizio Serra Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, PASIPHAE, 978-88-6227-921-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03178354v1</w:t>
+                <w:t xml:space="preserve">halshs-04053021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Carlier (†), Fr. Joannès, Fr. Rougemont, J. Zurbach (éd.), Palatial Economies in the Ancient Near East and in the Aegean. First Steps Towards a Comprehensive Study and Analysis, ESF Exploratory Workshop held in Sèvres (France), 16-19 Sept. 2010, Pasiphae 11, Pise – Rome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Zurbach</w:t>
+                <w:t xml:space="preserve">La Mésopotamie de Gilgamesh à Artaban. 1042 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Serra Editore</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2017, PASIPHAE, 978-88-6227-921-5</w:t>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, 2017, 2701164907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04053021v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03178354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Polanyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boccard, 2005, Colloques de la Maison René-Ginouvès 1, 9782701801797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2583,186 +2583,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueillir l'étranger en Mésopotamie : mythe et réalité de l'intégration</w:t>
+                <w:t xml:space="preserve">Babylon as seen by Babylonians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ausonius. </w:t>
+              <w:t xml:space="preserve">Marco Ramazzotti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hospitalité et régulation de l'altérité dans l'Antiquité méditerranéenne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Hospitalité et régulation de l'altérité dans l'Antiquité méditerranéenne, 978-2-35613-476-9</w:t>
+              <w:t xml:space="preserve">The Historical and Cultural Memory of the Babylonian World. Collecting Fragments from the 'Centre of the World'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols Publishers, pp.27-36, 2022, Aratta, 978-2-503-59536-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03939614v1</w:t>
+                <w:t xml:space="preserve">halshs-03950755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babylon as seen by Babylonians</w:t>
+                <w:t xml:space="preserve">Accueillir l'étranger en Mésopotamie : mythe et réalité de l'intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marco Ramazzotti. </w:t>
+              <w:t xml:space="preserve">Ausonius. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Historical and Cultural Memory of the Babylonian World. Collecting Fragments from the 'Centre of the World'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols Publishers, pp.27-36, 2022, Aratta, 978-2-503-59536-8</w:t>
+              <w:t xml:space="preserve">Hospitalité et régulation de l'altérité dans l'Antiquité méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scripta Antiqua (156), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hospitalité et régulation de l'altérité dans l'Antiquité méditerranéenne, 978-2-35613-476-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03950755v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03939614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation des ressources babyloniennes au Ier millénaire. Le rôle des voies d'eau.</w:t>
               </w:r>
@@ -3318,195 +3318,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03953137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes mortes, villes détruites</w:t>
+                <w:t xml:space="preserve">Le (bît) ḫuṣṣu et les contrats de construction néo-babyloniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Myriam Tsikounas. </w:t>
+              <w:t xml:space="preserve">Paola Corò; Elena Devecchi; Nicla De Zorzi; Massimo Maiocchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes mortes, morts dans les villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hypothèses 2015 (1), Éditions de la Sorbonne, pp.403-415, 2016, 9782859449773. </w:t>
+              <w:t xml:space="preserve">Libiamo ne’ lieti calici. Ancient Near Eastern Studies Presented to Lucio Milano on the Occasion of his 65th Birthday by Pupils, Colleagues and Friends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AOAT 436, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hyp.151.0403⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ugarit Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-305, 2016, 978-3-86835-197-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03953180v1</w:t>
+                <w:t xml:space="preserve">halshs-03953150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le (bît) ḫuṣṣu et les contrats de construction néo-babyloniens</w:t>
+                <w:t xml:space="preserve">Villes mortes, villes détruites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paola Corò; Elena Devecchi; Nicla De Zorzi; Massimo Maiocchi. </w:t>
+              <w:t xml:space="preserve">Myriam Tsikounas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libiamo ne’ lieti calici. Ancient Near Eastern Studies Presented to Lucio Milano on the Occasion of his 65th Birthday by Pupils, Colleagues and Friends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AOAT 436, </w:t>
+              <w:t xml:space="preserve">Villes mortes, morts dans les villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hypothèses 2015 (1), Éditions de la Sorbonne, pp.403-415, 2016, 9782859449773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugarit Verlag</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/hyp.151.0403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03953150v1</w:t>
+                <w:t xml:space="preserve">halshs-03953180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Déluge universel est-il le début de l'Histoire ?</w:t>
               </w:r>
@@ -3823,325 +3823,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Elam à l’époque néo-élamite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">L’Empire néo-babylonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.131</w:t>
+              <w:t xml:space="preserve">, 2020, pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03937697v1</w:t>
+                <w:t xml:space="preserve">halshs-03937692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Empire néo-babylonien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">L’Assyrie de Tiglath-phalazar III aux Sargonides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gombert</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.129</w:t>
+              <w:t xml:space="preserve">, 2020, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03937692v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03937669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Assyrie de Tiglath-phalazar III aux Sargonides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">L’Elam à l’époque néo-élamite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.117</w:t>
+              <w:t xml:space="preserve">, 2020, pp.131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03937669v1</w:t>
+                <w:t xml:space="preserve">halshs-03937697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4517,51 +4517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ville-monde qui tomba dans l'oubli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babylone mythique, historique, biblique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.30-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4599,51 +4599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3000 ans d'histoire entre Tigre et Euphrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Mésopotamie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.12-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4852,51 +4852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27F254AD"/>
+    <w:nsid w:val="5CC4AB7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5083,51 +5083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-joannes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7855-8256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Joann&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie J&#233;del&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5356/orient.51.29" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carlier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rougemont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tallandier.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/la-chute-de-babylone-2/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labordere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boucharlat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Stolper" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Kuhrt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lafont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libraweb.net/result1.php?chiave=3166&amp;amp;valore=sku" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938092v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939614v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kheops-egyptologie.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-du-poil--9782410011975.htm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.151.0403" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ugarit-verlag.de" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100898920" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956690v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gombert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950963v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950959v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-joannes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7855-8256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Joann&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie J&#233;del&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5356/orient.51.29" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carlier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rougemont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tallandier.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/la-chute-de-babylone-2/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labordere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boucharlat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Stolper" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Kuhrt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libraweb.net/result1.php?chiave=3166&amp;amp;valore=sku" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lafont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938092v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kheops-egyptologie.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-du-poil--9782410011975.htm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ugarit-verlag.de" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.151.0403" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100898920" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956690v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gombert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950963v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950959v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>