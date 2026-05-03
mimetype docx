--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -4852,51 +4852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CC4AB7B"/>
+    <w:nsid w:val="4A408EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>