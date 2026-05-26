--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -4429,178 +4429,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fouilles revisitées</w:t>
+                <w:t xml:space="preserve">Une ville-monde qui tomba dans l'oubli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Bible. 3000 ans d'histoire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.22-24</w:t>
+              <w:t xml:space="preserve">Babylone mythique, historique, biblique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.30-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950988v1</w:t>
+                <w:t xml:space="preserve">hal-03950994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ville-monde qui tomba dans l'oubli</w:t>
+                <w:t xml:space="preserve">Les fouilles revisitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Joannès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Babylone mythique, historique, biblique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.30-41</w:t>
+              <w:t xml:space="preserve">La Bible. 3000 ans d'histoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950994v1</w:t>
+                <w:t xml:space="preserve">hal-03950988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3000 ans d'histoire entre Tigre et Euphrate</w:t>
               </w:r>
@@ -4852,51 +4852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A408EA6"/>
+    <w:nsid w:val="6E666289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5083,51 +5083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-joannes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7855-8256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Joann&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie J&#233;del&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5356/orient.51.29" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carlier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rougemont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tallandier.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/la-chute-de-babylone-2/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labordere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boucharlat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Stolper" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Kuhrt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libraweb.net/result1.php?chiave=3166&amp;amp;valore=sku" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lafont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938092v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kheops-egyptologie.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-du-poil--9782410011975.htm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ugarit-verlag.de" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.151.0403" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100898920" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956690v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gombert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950963v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950959v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-joannes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7855-8256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Joann&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie J&#233;del&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5356/orient.51.29" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carlier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rougemont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tallandier.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/la-chute-de-babylone-2/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labordere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boucharlat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Stolper" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Kuhrt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libraweb.net/result1.php?chiave=3166&amp;amp;valore=sku" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lafont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938092v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kheops-egyptologie.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-du-poil--9782410011975.htm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ugarit-verlag.de" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.151.0403" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100898920" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956690v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gombert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950963v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950959v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>