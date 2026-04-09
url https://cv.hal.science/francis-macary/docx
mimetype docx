--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francis MACARY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-chercheur en agroenvironnement.Expert International pour la transition agroécologique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francis-macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4213-0375</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176672966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-4127-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis plus d'une vingtaine d'années, je conduis des recherches au sein du centre INRAE de Bordeaux-Cestas (précédemment Cemagref, puis IRSTEA) en agronomie et sciences de l’environnement. Ces travaux portaient initialement sur les relations entre pratiques agricoles et qualité des écosystèmes (eaux, sols) en évaluant les risques de contaminations de ces écosystèmes à partir des parcelles où étaient épandues les intrants (fertilisants minéraux, pesticides) en grandes cultures, viticulture, essentiellement. Différents niveaux d’organisation spatiale ont été observés : parcelles agricoles (lieux d’applications) ; exploitations agricoles (organisation des systèmes et des décisions) ; bassins versants emboîtés : de l’élémentaire au grand bassin de rivière (organisation spatiale de la production et diffusion des intrants vers le réseau hydrographique). Différentes méthodes et modèles ont été utilisés : méthodes multicritères pour l’aide à la décision (famille ELECTRE) ; Systèmes d’Information Géographique (SIG) ; Logiciel de télédétection.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Depuis le développement du projet national agroécologique (2012), mes travaux se sont orientés vers la transition agroécologique. Ils comprennent notamment l’étude de scénarios de changements de systèmes de production (grandes cultures, viticulture) grâce à des approches multicritères pour l’aide à la décision des acteurs socioéconomiques. Ils portent sur l’évaluation des performances globales (agroenvironnementales et socioéconomiques) des systèmes actuels de production et de nouveaux scénarios, afin de permettre aux acteurs de disposer de données comparatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 2. Évaluation des performances globales de systèmes viticoles en Bordelais et de scénarios en transition agroécologique (Résultats et Discussion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.202407959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ponds in pesticide dissipation at the catchment scale: The case of the Save agricultural catchment (Southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 934, pp.173131. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 2. Evaluation of the overall performance of winegrowing systems in the Bordeaux region and of agroecological transition scenarios (Results and Discussion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 1. Evaluation des performances globales de systèmes viticoles en Bordelais et de scénarios en transition agroécologique (Contexte et méthodologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.49-56. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Ponds in Pesticide Dissipation at the Agricultural Catchment Scale: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1202. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13091202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Scenarios for a Shift towards Agroecology in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.1003 - 1033. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2021.1210065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apports de la littérature pour comprendre et construire la transition agroécologique en viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Guerendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère des performances socio-économiques et environnementales de systèmes viticoles et de scénarios de transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.19. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturales pour la réduction des intrants phytosanitaires en vigne périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale method to assess pesticide contamination risks in agricultural watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.624-639. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiple Criteria Decision Analysis Model Based on ELECTRE TRI-C for Erosion Risk Assessment in Agricultural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.221-242. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-013-9387-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risk evaluation by a spatialised multi-criteria modelling combined with the PIXAL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.39-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of Best Environmental Practices on reducing pesticide contamination in surface water, using multi-criteria modelling combined with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multicriteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2/3), p. 178 - p. 211. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMCDM.2013.053728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Nitrate Losses: Implication on Long-Term River Quality in an Intensive Agricultural Catchment of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2011.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating landscape features to obtain an object-oriented landscape drainage network representing the connectivity of surface flow pathways over rural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Doray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (23), pp.3625-3636. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.8089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria spatial analysis of erosion risk into small watersheds in the low Normandy bocage (France) by ELECTRE III method coupled with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multicriteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.25-48. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMCDM.2010.033685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking diatom community structure to pesticide input as evaluated through a spatial contamination potential (Phytopixal): a case study in the Neste river system (South-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (1), pp.28-39. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de changement d'échelle pour l'estimation du potentiel de contamination des eaux de surface par l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Riglos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, p. 35 - p. 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d`identification de zones prédisposées aux émissions et aux transferts particulaires. Application à une zone d`élevage bovin intensif dans le bocage sud-Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, p. 3 - p. 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Agroforestry Performance through MCDA: Insights from a Participatory Assessment in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 th Mee&amp;ng of the EURO Working Group on Mul&amp;ple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poznań, Poland, Sep 2025, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of agro-sylvicultural systems, using the ELECTRE TRI-nC and ELECTRE III methods, including stakeholder behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Behavioural Issues in Multicriteria Decision Aiding”, 98th EWG-MCDA meeting and 5th EWG-BOR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Catania, Sep 2024, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AC²TION : Analyse multicritère pour l’aide à la décision afin d’évaluer les performances de nouveaux systèmes agroforestiers en grandes cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"DESSINER LES CHEMINS DE LA TRANSITION - INNOVATION OUVERTE ET IMPACT DE LA RECHERCHE SUR LES TERRITOIRES". École Chercheurs Partenaires du Programme national TETRAE (Transition en Territoire de l'Agriculture, l'Alimentation et l'Environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'organisation et Comité scientifique du programme national TETRAE, Oct 2023, Cap d'Agde (France), 15-18/10/2013, France. https://tetrae-ecp.colloque.inrae.fr/programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria decision support for evaluating new agricultural systems in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jaén, Spain, Apr 2023, Jaèn, Spain. pp 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cuivre dans les sols viticoles : les apports du projet PHYTOCOTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pierdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Pilotage du Projet CePages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté de Communes de l'Estuaire, Jun 2022, Braud et Saint Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of future scenarios for the implementation of agroforestry in cereal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Elounda, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoCOTE : des scénarii d'évolution des modes de production viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Colloque final du LabEx COTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de systèmes viticoles en agroécologie pour une rupture avec les usages phytosanitaires conventionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme Santé des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PhytoCOTE - Scénarios prospectifs d'évolution des systèmes viticoles dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du projet PhytoCOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche agroécologique et pratiques mises en oeuvre en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier terrain de l'Association française d'agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lapouyade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PhytoCOTE - Évaluation de la pression phytosanitaire et des risques de contamination des eaux de surface sur la zone d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du projet PhytoCOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pestipond - Création d'une typologie des retenues d'eau par une méthode multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du projet Pestipond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nangis, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation multicritère des performances socio-économiques et environnementale d'exploitations viticoles bordelaises dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès du Groupe Français de recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contribution des parcelles agricoles du bassin versant expérimental d'Auradé au risque de transferts des pesticides vers les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du projet ANR PESTIPOND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nangis, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances socio-économiques et environnementales de systèmes viticoles en bordelais par une méthode multicritère d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées de recherches en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact and human health: the case of pesticides. Environmental performances assessment of agriculture, in relation with pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school of the LabEx COTE (University of Bordeaux) Interactions between ecosystems and rural-urban fringes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple criteria decision aiding method to assess vine production systems performances concerning pesticides and health near Bordeaux metropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Meeting of the EURO Working Group on Multiple Criteria Decision Aiding (EWG-MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges complexes de pesticides dans les cours d'eau de zones viticoles mis en évidence par l'échantillonnage passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48è Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Limoges, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination externe des agriculteurs et contamination environnementales par les produits phytosanitaires en arboriculture : de la compréhension des pratiques à la prévention des cancers (projet CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schawall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, environnement, santé et société : de l'évaluation des risques à l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques de contamination des eaux de surface par les produits phytosanitaires : application à un bassin versant viticole (projet PhytoCOTE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, environnements, santé et société. De l'évaluation des risques à l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des pesticides en viticulture. Transferts, bioaccumulation et impacts sur les écosystèmes. Effets des changements de pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de la Recherche à l'ISVV «La transition écologique : quelles synergies entre l'ISVV et l'Irstea ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la contamination atmosphérique par les pesticides à l'aide d'échantillonneurs passifs de type PUF (Polyurethane Foam) : application à l'étude de vergers de pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d'Écotoxicologie Terrestre et Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Alixan, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des échantillonneurs passifs pour évaluer la contamination des écosystèmes aquatiques par les produits phytosanitaires - Application à un bassin versant viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d'Écotoxicologie Terrestre et Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Alixan, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoCOTE : un projet intégratif des usages de pesticides dans le vignoble Bordelais, de leurs transferts et impacts sur les écosystèmes, des effets de changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46è Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des produits phytosanitaires dans les agrosystèmes, transferts et impacts potentiels vers les écosystèmes estuariens, effets des changements de pratiques agricoles et viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique de l’Estuaire de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Chenac St Seurin d’Uzet, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multiple criteria decision aid to improve best agricultural and environmental management practices in the area of a big wine company, near Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83rd meeting of the European working group on multicriteria decision aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Barcelone, Spain. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet intégratif en vue de protéger la qualité des eaux face aux usages de pesticides dans le vignoble Bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H Dévier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Workshop : "La question de l’eau dans la Zone Métropolitaine de Léon (Etat de Guanajuato) et Bordeaux Métropole, réflexions pluridisciplinaires, France, Mexique."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles démarches et pratiques agro-environnementales pour la filière viticole ? Orientations des politiques et de la recherche publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Université Bordeaux Montaigne, Ensegid, LabEx COTE : "Filière viticole, quelles priorités pour la qualité de l'eau et des sols du territoire bordelais ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Bordeaux, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de la structuration pluridisciplinaire de la recherche française dans des Laboratoires d’Excellence : Universités / Instituts de recherche cas du LabEX COTE de l’Université de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la coopération franco-ukrainiennes en matière d'enseignement agricole et de sciences agraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kiev, Ukraine. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la performance environnementale de l'agriculture à différents niveaux d’organisation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la coopération franco-ukrainienne de l'enseignement agricole et des sciences agraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kiev, Ukraine. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des eaux de surface sur le bassin versant d’Auradé. Évaluation des risques agroenvironnementaux et mesures analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è journées du réseau des Bassins Versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des risques agro-environnementaux sur les 4 bassins versants étudiés dans la zone SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Interreg-SUDOE IV B- AguaFlash 2009-2012 : un prototype méthodologique, de la caractérisation du risque à la cartographie de la pollution des cours d'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère spatialisée des risques de contamination des eaux de surface par les produits phytosanitaires, en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du Labex COTE Université de Bordeaux Les pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité ne rime plus uniquement avec productivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes controverses européennes de Marciac : L’agriculture a-t-elle le droit d’être moderne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Marciac, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide application date shifts on surface water contamination during floods using the SWAT model in the Save catchment (south-western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International SWAT Conference &amp; Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New Delhi, India. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation des bonnes pratiques environnementales sur le Bassin versant expérimental d'Auradé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans d'actions scientifiques pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Auradé, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risks: from the assessment with a spatialised multicriteria modelling on a small territory, to the use of remote sensing on his larger covering watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Meeting of the European Working Group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Yverdon les Bains, Switzerland. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques de pollution de l'eau dans un petit bassin versant agricole en Gascogne : évaluation de l'effet de pratiques environnementales par une modélisation multicritère spatialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73è Séminaire du Groupe Européen de recherches en Aide à la Décision Multicritère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pesticide Fluxes during high flow events in an intensive agricultural catchment: the Save river (Southwestern France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flumen River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Comín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the pollutant transport with SWAT model, in an agricultural watershed dominated by an alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et ressource en eau sur le territoire semi aride du Bassin de l’Ebre en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Darwiche Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of multicriteria analysis in environmental management within a Water Development and Management Scheme, in France: Using Electre Tri-C and Electre III methods, with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rui Figuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71è séminaire du groupe européen de recherches en aide à la décision multicritère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Turin, Italy. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la géomatique afin de déterminer les zones à risque agroenvironnemental pour la qualité des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AguaFlash : Développement d'une méthode d'évaluation des risques de dégradation de la qualité des eaux dans les bassins versants agricoles au cours de crues, transposable aux bassins versants de Sudoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bordeaux, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the ELECTRE method, multi-criteria decision aiding, in agriculture and environment: risk of erosion in the south-Manche landscape, in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire n°69 du groupe européen de recherche en aide à la décision multicritère (MCDA69)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruxelles, Belgium. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness and the sensibility of results obtained by the ELECTRE III method according to a problem in agriculture and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire n°70 du groupe européen de recherche en aide à la décision multicritère (MCDA70)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Moncton, Canada. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking diatom community structure to pesticide input as evaluated through a spatial contamination potential (Phytopixal): a case study in the Neste system (South-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dubrovnik, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et Hydrosystèmes : estimation d’un risque agro-environnemental (pollutions diffuses d’origine agricole) : potentialités pour une aide au diagnostic territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Pollutions diffuses du Conseil Général de l'Agriculture, de l'Alimentation, des Espaces Ruraux du Ministère en charge de l'Agriculture - Section Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pollutions agricoles sur les communautés de diatomées du système Neste (SO France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès du Groupement Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Brest, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un risque agro-environnemental : la contamination des eaux de surface par les intrants agricoles. Application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire "Vulnérabilités Sociales, Risques et Environnement : Comprendre et Evaluer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms périphytiques et pollutions agricoles : Caractérisation des communautés des coteaux de Gascogne (grandes cultures) et du Beaujolais (vignobles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'estimation d'un risque potentiel spatialisé de la contamination des eaux de surface par les intrants agricoles à différentes échelles spatiales : application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Géomatique et d'analyse spatiale, Clermont Ferrand, 18-19-20 juin 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un risque potentiel spatialisé de la contamination des eaux de surface par les pesticides à différentes échelles : application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transferts des produits phytosanitaires vers les milieux environnementaux, Toulouse, 2-3 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs environnementaux pour le zonage de risque potentiel de transferts de pesticides à l'échelle de bassins versants : méthodologies pour un changement d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème colloque annuel du GFP, 22-23-24 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des zones sensibles à l`émission et au transfert de particules de sol, en zone d`élevage bovin intensif, dans le bocage de basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Etude des Sols, AFES, Bordeaux, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des zones sensibles à l'émission et au transfert de particules de sol en zone d'élevage bovin intensif dans le bocage de Basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bordeaux, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de coupler les approches bassin versant et rivière dans des petits bassins versants en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoirs-faire sur les bassins versants : pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Palis des Arts, Vannes,20,21 Avril 2004, Bassins Versants en Bretagne, 22 Avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'identification des zones sensibles à l'émission et au transfert de particules, en zone d'élevage bovin intensif, dans le bocage de basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants : pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Palais des Arts, Vannes, 20, 21 avril 2004, Bassins Versants en Bretagne, 22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.179-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité annuelle des flux et concentrations en nutriments et matières particulaires à l'exutoire de deux petits sous-bassins versants de l'Oir (affluent de la Sélune) en relation avec les activités humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones Ateliers PEVS/INSU - Baie du Mont St Michel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, La Rochelle, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d'un SIG pour l'action scientifique Aquae sur l'eau et l'agriculture : effets de la gestion des bassins versants sur l'érosion et la qualité biologique des eaux de surface en zones d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de géomatique "Apports des SIG au monde de la recherche", Orléans, mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de détermination des zones à risque de contamination des eaux de surface par les activités agricoles applicable aux bassins de SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final de restitution du projet européen Interreg IV B - SUDOE "AguaFlash"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et localisation des habitats potentiels et fonctionnels pour la reproduction du Saumon atlantique (S. salar, SAT) utilisant la méthode ELECTRE III d'aide multicritère à la décision couplée à un Système d'Information Géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Rougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau d'Echanges et de Valorisation en Ecologie de la Restauration, 2èmes Journées-Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Brest, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structures paysagères, transferts hydriques et particulaires et état écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau &amp; Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 232 p., 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de réduction des pesticides dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-228, 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies et ravageurs de la vigne, pratiques viticoles et usages des pesticides, risques agroenvironnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guilbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-50, 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage de risque potentiel de transferts de pesticides à l'échelle de bassins versants : quelles méthodes pour un transfert d'échelles spatiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : impacts environnementaux, gestion et traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'école nationale des Ponts et Chaussée, pp.245-259, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de coupler les approches bassin versant et cours d’eau dans des petits bassins versants en zone d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mérot Coordinateur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp. 67-73, 2006, Science Update, 2-7380-1214-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effluents vinicoles : des connaissances et une méthode pour choisir sa filière de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mouquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Monzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'impact des pratiques viticoles en matière de protection des plantes sur les écosystèmes connexes et de la capacité à les changer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des informations techniques générales relatives à la conduite des vergers de &amp;quot;pommes&amp;quot; dans le grand Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission sur le positionnement de l'agronomie dans le TR DTAM et le Département Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aguaflash : une méthodologie pour déterminer les risques de dégradation des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AguaFlash : Délivrable du GT 3.1(b)(Mise à jour pour application au GT 3.2) :Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV de la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AguaFlash : Délivrable du GT3.2 : Détermination des zones à risque potentiel de contamination des eaux de surface sur les BV du Flumen et Alegria (Espagne) & Enxoé (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du GT3.1 : Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux liés aux pollutions agricoles et qualité physico-chimique et biologique des cours d'eau : Modélisation de l'impact de ces pollutions. Performance environnementale des activités agricoles : rapport scientifique final du programme INSOLEVIE 2006-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d`une méthodologie pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE Phosphore » (partie VIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : démarches et méthodes appliquées par les Agences de l`Eau pour l`évaluation du RNABE et le calcul des pressions polluantes exercées par l`agriculture (partie III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE azote d'origine organique (effluents d'élevages) et minéral »(partie VIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant et qualité biologique des cours d'eau : effets de la gestion des bassins versants sur les transferts particulaires et dissous et sur la qualité biologique des eaux de surface en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassins versants du Don/Cétrais/Coisbrac : des échelles emboîtées pour comprendre et limiter les pollutions diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique : bilan des connaissances sur l`érosion et les phénomènes de ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais-Coisbrac - Rapport 2002-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques de contamination des eaux de surface sur des bassins versants agricoles. Approches multiscalaires par modélisation spatiale et analyse multicritère pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Institut National Polytechnique de Toulouse - INPT, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013INPT0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04289020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francis MACARY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-chercheur en agroenvironnement.Expert International pour la transition agroécologique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francis-macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4213-0375</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176672966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-4127-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis plus d'une vingtaine d'années, je conduis des recherches au sein du centre INRAE de Bordeaux-Cestas (précédemment Cemagref, puis IRSTEA) en agronomie et sciences de l’environnement. Ces travaux portaient initialement sur les relations entre pratiques agricoles et qualité des écosystèmes (eaux, sols) en évaluant les risques de contaminations de ces écosystèmes à partir des parcelles où étaient épandues les intrants (fertilisants minéraux, pesticides) en grandes cultures, viticulture, essentiellement. Différents niveaux d’organisation spatiale ont été observés : parcelles agricoles (lieux d’applications) ; exploitations agricoles (organisation des systèmes et des décisions) ; bassins versants emboîtés : de l’élémentaire au grand bassin de rivière (organisation spatiale de la production et diffusion des intrants vers le réseau hydrographique). Différentes méthodes et modèles ont été utilisés : méthodes multicritères pour l’aide à la décision (famille ELECTRE) ; Systèmes d’Information Géographique (SIG) ; Logiciel de télédétection.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Depuis le développement du projet national agroécologique (2012), mes travaux se sont orientés vers la transition agroécologique. Ils comprennent notamment l’étude de scénarios de changements de systèmes de production (grandes cultures, viticulture) grâce à des approches multicritères pour l’aide à la décision des acteurs socioéconomiques. Ils portent sur l’évaluation des performances globales (agroenvironnementales et socioéconomiques) des systèmes actuels de production et de nouveaux scénarios, afin de permettre aux acteurs de disposer de données comparatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ponds in pesticide dissipation at the catchment scale: The case of the Save agricultural catchment (Southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 934, pp.173131. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 2. Evaluation of the overall performance of winegrowing systems in the Bordeaux region and of agroecological transition scenarios (Results and Discussion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 2. Évaluation des performances globales de systèmes viticoles en Bordelais et de scénarios en transition agroécologique (Résultats et Discussion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.202407959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 1. Evaluation des performances globales de systèmes viticoles en Bordelais et de scénarios en transition agroécologique (Contexte et méthodologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.49-56. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Ponds in Pesticide Dissipation at the Agricultural Catchment Scale: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1202. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13091202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Scenarios for a Shift towards Agroecology in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.1003 - 1033. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2021.1210065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apports de la littérature pour comprendre et construire la transition agroécologique en viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Guerendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère des performances socio-économiques et environnementales de systèmes viticoles et de scénarios de transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.19. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturales pour la réduction des intrants phytosanitaires en vigne périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale method to assess pesticide contamination risks in agricultural watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.624-639. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiple Criteria Decision Analysis Model Based on ELECTRE TRI-C for Erosion Risk Assessment in Agricultural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.221-242. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-013-9387-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risk evaluation by a spatialised multi-criteria modelling combined with the PIXAL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.39-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of Best Environmental Practices on reducing pesticide contamination in surface water, using multi-criteria modelling combined with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multicriteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2/3), p. 178 - p. 211. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMCDM.2013.053728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Nitrate Losses: Implication on Long-Term River Quality in an Intensive Agricultural Catchment of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2011.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating landscape features to obtain an object-oriented landscape drainage network representing the connectivity of surface flow pathways over rural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Doray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (23), pp.3625-3636. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.8089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria spatial analysis of erosion risk into small watersheds in the low Normandy bocage (France) by ELECTRE III method coupled with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multicriteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.25-48. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMCDM.2010.033685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking diatom community structure to pesticide input as evaluated through a spatial contamination potential (Phytopixal): a case study in the Neste river system (South-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (1), pp.28-39. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de changement d'échelle pour l'estimation du potentiel de contamination des eaux de surface par l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Riglos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, p. 35 - p. 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d`identification de zones prédisposées aux émissions et aux transferts particulaires. Application à une zone d`élevage bovin intensif dans le bocage sud-Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, p. 3 - p. 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Agroforestry Performance through MCDA: Insights from a Participatory Assessment in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 th Mee&amp;ng of the EURO Working Group on Mul&amp;ple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poznań, Poland, Sep 2025, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of agro-sylvicultural systems, using the ELECTRE TRI-nC and ELECTRE III methods, including stakeholder behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Behavioural Issues in Multicriteria Decision Aiding”, 98th EWG-MCDA meeting and 5th EWG-BOR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Catania, Sep 2024, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AC²TION : Analyse multicritère pour l’aide à la décision afin d’évaluer les performances de nouveaux systèmes agroforestiers en grandes cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"DESSINER LES CHEMINS DE LA TRANSITION - INNOVATION OUVERTE ET IMPACT DE LA RECHERCHE SUR LES TERRITOIRES". École Chercheurs Partenaires du Programme national TETRAE (Transition en Territoire de l'Agriculture, l'Alimentation et l'Environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'organisation et Comité scientifique du programme national TETRAE, Oct 2023, Cap d'Agde (France), 15-18/10/2013, France. https://tetrae-ecp.colloque.inrae.fr/programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria decision support for evaluating new agricultural systems in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jaén, Spain, Apr 2023, Jaèn, Spain. pp 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cuivre dans les sols viticoles : les apports du projet PHYTOCOTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pierdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Pilotage du Projet CePages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté de Communes de l'Estuaire, Jun 2022, Braud et Saint Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of future scenarios for the implementation of agroforestry in cereal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Elounda, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoCOTE : des scénarii d'évolution des modes de production viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Colloque final du LabEx COTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de systèmes viticoles en agroécologie pour une rupture avec les usages phytosanitaires conventionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme Santé des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PhytoCOTE - Scénarios prospectifs d'évolution des systèmes viticoles dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du projet PhytoCOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PhytoCOTE - Évaluation de la pression phytosanitaire et des risques de contamination des eaux de surface sur la zone d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du projet PhytoCOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche agroécologique et pratiques mises en oeuvre en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier terrain de l'Association française d'agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lapouyade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pestipond - Création d'une typologie des retenues d'eau par une méthode multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du projet Pestipond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nangis, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation multicritère des performances socio-économiques et environnementale d'exploitations viticoles bordelaises dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès du Groupe Français de recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contribution des parcelles agricoles du bassin versant expérimental d'Auradé au risque de transferts des pesticides vers les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du projet ANR PESTIPOND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nangis, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances socio-économiques et environnementales de systèmes viticoles en bordelais par une méthode multicritère d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées de recherches en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact and human health: the case of pesticides. Environmental performances assessment of agriculture, in relation with pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school of the LabEx COTE (University of Bordeaux) Interactions between ecosystems and rural-urban fringes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple criteria decision aiding method to assess vine production systems performances concerning pesticides and health near Bordeaux metropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Meeting of the EURO Working Group on Multiple Criteria Decision Aiding (EWG-MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges complexes de pesticides dans les cours d'eau de zones viticoles mis en évidence par l'échantillonnage passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48è Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Limoges, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination externe des agriculteurs et contamination environnementales par les produits phytosanitaires en arboriculture : de la compréhension des pratiques à la prévention des cancers (projet CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schawall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, environnement, santé et société : de l'évaluation des risques à l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques de contamination des eaux de surface par les produits phytosanitaires : application à un bassin versant viticole (projet PhytoCOTE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, environnements, santé et société. De l'évaluation des risques à l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des pesticides en viticulture. Transferts, bioaccumulation et impacts sur les écosystèmes. Effets des changements de pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de la Recherche à l'ISVV «La transition écologique : quelles synergies entre l'ISVV et l'Irstea ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la contamination atmosphérique par les pesticides à l'aide d'échantillonneurs passifs de type PUF (Polyurethane Foam) : application à l'étude de vergers de pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d'Écotoxicologie Terrestre et Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Alixan, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des échantillonneurs passifs pour évaluer la contamination des écosystèmes aquatiques par les produits phytosanitaires - Application à un bassin versant viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d'Écotoxicologie Terrestre et Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Alixan, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoCOTE : un projet intégratif des usages de pesticides dans le vignoble Bordelais, de leurs transferts et impacts sur les écosystèmes, des effets de changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46è Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des produits phytosanitaires dans les agrosystèmes, transferts et impacts potentiels vers les écosystèmes estuariens, effets des changements de pratiques agricoles et viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique de l’Estuaire de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Chenac St Seurin d’Uzet, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multiple criteria decision aid to improve best agricultural and environmental management practices in the area of a big wine company, near Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83rd meeting of the European working group on multicriteria decision aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Barcelone, Spain. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet intégratif en vue de protéger la qualité des eaux face aux usages de pesticides dans le vignoble Bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H Dévier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Workshop : "La question de l’eau dans la Zone Métropolitaine de Léon (Etat de Guanajuato) et Bordeaux Métropole, réflexions pluridisciplinaires, France, Mexique."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles démarches et pratiques agro-environnementales pour la filière viticole ? Orientations des politiques et de la recherche publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Université Bordeaux Montaigne, Ensegid, LabEx COTE : "Filière viticole, quelles priorités pour la qualité de l'eau et des sols du territoire bordelais ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Bordeaux, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de la structuration pluridisciplinaire de la recherche française dans des Laboratoires d’Excellence : Universités / Instituts de recherche cas du LabEX COTE de l’Université de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la coopération franco-ukrainiennes en matière d'enseignement agricole et de sciences agraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kiev, Ukraine. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la performance environnementale de l'agriculture à différents niveaux d’organisation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la coopération franco-ukrainienne de l'enseignement agricole et des sciences agraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kiev, Ukraine. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des eaux de surface sur le bassin versant d’Auradé. Évaluation des risques agroenvironnementaux et mesures analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è journées du réseau des Bassins Versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère spatialisée des risques de contamination des eaux de surface par les produits phytosanitaires, en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du Labex COTE Université de Bordeaux Les pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des risques agro-environnementaux sur les 4 bassins versants étudiés dans la zone SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Interreg-SUDOE IV B- AguaFlash 2009-2012 : un prototype méthodologique, de la caractérisation du risque à la cartographie de la pollution des cours d'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide application date shifts on surface water contamination during floods using the SWAT model in the Save catchment (south-western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International SWAT Conference &amp; Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New Delhi, India. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité ne rime plus uniquement avec productivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes controverses européennes de Marciac : L’agriculture a-t-elle le droit d’être moderne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Marciac, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation des bonnes pratiques environnementales sur le Bassin versant expérimental d'Auradé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans d'actions scientifiques pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Auradé, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risks: from the assessment with a spatialised multicriteria modelling on a small territory, to the use of remote sensing on his larger covering watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Meeting of the European Working Group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Yverdon les Bains, Switzerland. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques de pollution de l'eau dans un petit bassin versant agricole en Gascogne : évaluation de l'effet de pratiques environnementales par une modélisation multicritère spatialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73è Séminaire du Groupe Européen de recherches en Aide à la Décision Multicritère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pesticide Fluxes during high flow events in an intensive agricultural catchment: the Save river (Southwestern France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the pollutant transport with SWAT model, in an agricultural watershed dominated by an alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flumen River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Comín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et ressource en eau sur le territoire semi aride du Bassin de l’Ebre en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Darwiche Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of multicriteria analysis in environmental management within a Water Development and Management Scheme, in France: Using Electre Tri-C and Electre III methods, with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rui Figuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71è séminaire du groupe européen de recherches en aide à la décision multicritère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Turin, Italy. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AguaFlash : Développement d'une méthode d'évaluation des risques de dégradation de la qualité des eaux dans les bassins versants agricoles au cours de crues, transposable aux bassins versants de Sudoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bordeaux, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la géomatique afin de déterminer les zones à risque agroenvironnemental pour la qualité des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the ELECTRE method, multi-criteria decision aiding, in agriculture and environment: risk of erosion in the south-Manche landscape, in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire n°69 du groupe européen de recherche en aide à la décision multicritère (MCDA69)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruxelles, Belgium. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness and the sensibility of results obtained by the ELECTRE III method according to a problem in agriculture and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire n°70 du groupe européen de recherche en aide à la décision multicritère (MCDA70)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Moncton, Canada. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking diatom community structure to pesticide input as evaluated through a spatial contamination potential (Phytopixal): a case study in the Neste system (South-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dubrovnik, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et Hydrosystèmes : estimation d’un risque agro-environnemental (pollutions diffuses d’origine agricole) : potentialités pour une aide au diagnostic territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Pollutions diffuses du Conseil Général de l'Agriculture, de l'Alimentation, des Espaces Ruraux du Ministère en charge de l'Agriculture - Section Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un risque agro-environnemental : la contamination des eaux de surface par les intrants agricoles. Application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire "Vulnérabilités Sociales, Risques et Environnement : Comprendre et Evaluer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pollutions agricoles sur les communautés de diatomées du système Neste (SO France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès du Groupement Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Brest, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms périphytiques et pollutions agricoles : Caractérisation des communautés des coteaux de Gascogne (grandes cultures) et du Beaujolais (vignobles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'estimation d'un risque potentiel spatialisé de la contamination des eaux de surface par les intrants agricoles à différentes échelles spatiales : application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Géomatique et d'analyse spatiale, Clermont Ferrand, 18-19-20 juin 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un risque potentiel spatialisé de la contamination des eaux de surface par les pesticides à différentes échelles : application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transferts des produits phytosanitaires vers les milieux environnementaux, Toulouse, 2-3 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs environnementaux pour le zonage de risque potentiel de transferts de pesticides à l'échelle de bassins versants : méthodologies pour un changement d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème colloque annuel du GFP, 22-23-24 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des zones sensibles à l`émission et au transfert de particules de sol, en zone d`élevage bovin intensif, dans le bocage de basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Etude des Sols, AFES, Bordeaux, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des zones sensibles à l'émission et au transfert de particules de sol en zone d'élevage bovin intensif dans le bocage de Basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bordeaux, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de coupler les approches bassin versant et rivière dans des petits bassins versants en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoirs-faire sur les bassins versants : pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Palis des Arts, Vannes,20,21 Avril 2004, Bassins Versants en Bretagne, 22 Avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'identification des zones sensibles à l'émission et au transfert de particules, en zone d'élevage bovin intensif, dans le bocage de basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants : pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Palais des Arts, Vannes, 20, 21 avril 2004, Bassins Versants en Bretagne, 22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.179-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité annuelle des flux et concentrations en nutriments et matières particulaires à l'exutoire de deux petits sous-bassins versants de l'Oir (affluent de la Sélune) en relation avec les activités humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones Ateliers PEVS/INSU - Baie du Mont St Michel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, La Rochelle, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d'un SIG pour l'action scientifique Aquae sur l'eau et l'agriculture : effets de la gestion des bassins versants sur l'érosion et la qualité biologique des eaux de surface en zones d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de géomatique "Apports des SIG au monde de la recherche", Orléans, mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de détermination des zones à risque de contamination des eaux de surface par les activités agricoles applicable aux bassins de SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final de restitution du projet européen Interreg IV B - SUDOE "AguaFlash"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et localisation des habitats potentiels et fonctionnels pour la reproduction du Saumon atlantique (S. salar, SAT) utilisant la méthode ELECTRE III d'aide multicritère à la décision couplée à un Système d'Information Géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Rougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau d'Echanges et de Valorisation en Ecologie de la Restauration, 2èmes Journées-Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Brest, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structures paysagères, transferts hydriques et particulaires et état écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau &amp; Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 232 p., 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de réduction des pesticides dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-228, 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies et ravageurs de la vigne, pratiques viticoles et usages des pesticides, risques agroenvironnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guilbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-50, 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage de risque potentiel de transferts de pesticides à l'échelle de bassins versants : quelles méthodes pour un transfert d'échelles spatiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : impacts environnementaux, gestion et traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'école nationale des Ponts et Chaussée, pp.245-259, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de coupler les approches bassin versant et cours d’eau dans des petits bassins versants en zone d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mérot Coordinateur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp. 67-73, 2006, Science Update, 2-7380-1214-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effluents vinicoles : des connaissances et une méthode pour choisir sa filière de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mouquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Monzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'impact des pratiques viticoles en matière de protection des plantes sur les écosystèmes connexes et de la capacité à les changer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des informations techniques générales relatives à la conduite des vergers de &amp;quot;pommes&amp;quot; dans le grand Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission sur le positionnement de l'agronomie dans le TR DTAM et le Département Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aguaflash : une méthodologie pour déterminer les risques de dégradation des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AguaFlash : Délivrable du GT 3.1(b)(Mise à jour pour application au GT 3.2) :Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV de la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AguaFlash : Délivrable du GT3.2 : Détermination des zones à risque potentiel de contamination des eaux de surface sur les BV du Flumen et Alegria (Espagne) & Enxoé (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du GT3.1 : Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux liés aux pollutions agricoles et qualité physico-chimique et biologique des cours d'eau : Modélisation de l'impact de ces pollutions. Performance environnementale des activités agricoles : rapport scientifique final du programme INSOLEVIE 2006-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d`une méthodologie pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE Phosphore » (partie VIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : démarches et méthodes appliquées par les Agences de l`Eau pour l`évaluation du RNABE et le calcul des pressions polluantes exercées par l`agriculture (partie III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE azote d'origine organique (effluents d'élevages) et minéral »(partie VIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant et qualité biologique des cours d'eau : effets de la gestion des bassins versants sur les transferts particulaires et dissous et sur la qualité biologique des eaux de surface en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassins versants du Don/Cétrais/Coisbrac : des échelles emboîtées pour comprendre et limiter les pollutions diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique : bilan des connaissances sur l`érosion et les phénomènes de ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais-Coisbrac - Rapport 2002-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques de contamination des eaux de surface sur des bassins versants agricoles. Approches multiscalaires par modélisation spatiale et analyse multicritère pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Institut National Polytechnique de Toulouse - INPT, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013INPT0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04289020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C185E22C"/>
+    <w:nsid w:val="2C221711"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-macary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4213-0375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176672966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4127-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412184v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Aouadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.202407959" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joffre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7959" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2021.1210065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Guerendel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.09.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Almeida Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Figueira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-013-9387-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.39-70" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Almeida Dias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2013.053728" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boithias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srinivasan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0367" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XGJ6KJC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2010.033685" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.05.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riglos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paulais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736090v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aouadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boutet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607700v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corrales" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duporte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;ziat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Schawall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Net" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890946v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607250v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Barron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le M&#233;nach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H D&#233;vier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602192v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597689v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597571v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595404v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596665v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorando" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Com&#237;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darwiche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrocchi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brito" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antiguedad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651179v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Darwiche Criado" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Comin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pedrocchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rui Figuera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594982v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dumas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavialle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590994v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597667v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590993v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debenest" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591585v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589179v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587859v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586332v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584184v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dorioz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulinard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581671v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597572v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rougeron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaffet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulmy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B4356" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962695v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guilbault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589146v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Francois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581431v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desenne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monzie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610124v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610123v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607537v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine Mornas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597669v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595683v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595684v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593226v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593225v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sovan Lek" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586705v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586703v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588935v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584187v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586249v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berville" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581761v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04289020v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0051" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-macary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4213-0375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176672966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4127-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joffre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Aouadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7959" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.202407959" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2021.1210065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Guerendel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.09.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Almeida Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Figueira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-013-9387-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.39-70" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Almeida Dias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2013.053728" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boithias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srinivasan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0367" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XGJ6KJC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2010.033685" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.05.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riglos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paulais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736090v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aouadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boutet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607700v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corrales" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duporte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;ziat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Schawall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Net" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890946v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607250v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Barron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le M&#233;nach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H D&#233;vier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602192v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597909v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597908v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597571v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595404v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596665v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antiguedad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorando" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Com&#237;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darwiche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrocchi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651179v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Darwiche Criado" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Comin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pedrocchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rui Figuera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594982v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557637v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dumas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavialle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590994v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597667v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591585v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debenest" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589179v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587859v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586332v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584184v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dorioz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulinard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581671v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597572v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rougeron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaffet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulmy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B4356" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962695v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guilbault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589146v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Francois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581431v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desenne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monzie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610124v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610123v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607537v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine Mornas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597669v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595683v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595684v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593226v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593225v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sovan Lek" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586705v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586703v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588935v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584187v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586249v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berville" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581761v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04289020v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0051" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>