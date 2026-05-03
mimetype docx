--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francis MACARY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-chercheur en agroenvironnement.Expert International pour la transition agroécologique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francis-macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4213-0375</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176672966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-4127-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis plus d'une vingtaine d'années, je conduis des recherches au sein du centre INRAE de Bordeaux-Cestas (précédemment Cemagref, puis IRSTEA) en agronomie et sciences de l’environnement. Ces travaux portaient initialement sur les relations entre pratiques agricoles et qualité des écosystèmes (eaux, sols) en évaluant les risques de contaminations de ces écosystèmes à partir des parcelles où étaient épandues les intrants (fertilisants minéraux, pesticides) en grandes cultures, viticulture, essentiellement. Différents niveaux d’organisation spatiale ont été observés : parcelles agricoles (lieux d’applications) ; exploitations agricoles (organisation des systèmes et des décisions) ; bassins versants emboîtés : de l’élémentaire au grand bassin de rivière (organisation spatiale de la production et diffusion des intrants vers le réseau hydrographique). Différentes méthodes et modèles ont été utilisés : méthodes multicritères pour l’aide à la décision (famille ELECTRE) ; Systèmes d’Information Géographique (SIG) ; Logiciel de télédétection.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Depuis le développement du projet national agroécologique (2012), mes travaux se sont orientés vers la transition agroécologique. Ils comprennent notamment l’étude de scénarios de changements de systèmes de production (grandes cultures, viticulture) grâce à des approches multicritères pour l’aide à la décision des acteurs socioéconomiques. Ils portent sur l’évaluation des performances globales (agroenvironnementales et socioéconomiques) des systèmes actuels de production et de nouveaux scénarios, afin de permettre aux acteurs de disposer de données comparatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ponds in pesticide dissipation at the catchment scale: The case of the Save agricultural catchment (Southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 934, pp.173131. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 2. Evaluation of the overall performance of winegrowing systems in the Bordeaux region and of agroecological transition scenarios (Results and Discussion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 2. Évaluation des performances globales de systèmes viticoles en Bordelais et de scénarios en transition agroécologique (Résultats et Discussion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.202407959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 1. Evaluation des performances globales de systèmes viticoles en Bordelais et de scénarios en transition agroécologique (Contexte et méthodologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.49-56. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Ponds in Pesticide Dissipation at the Agricultural Catchment Scale: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1202. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13091202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Scenarios for a Shift towards Agroecology in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.1003 - 1033. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2021.1210065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apports de la littérature pour comprendre et construire la transition agroécologique en viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Guerendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère des performances socio-économiques et environnementales de systèmes viticoles et de scénarios de transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.19. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturales pour la réduction des intrants phytosanitaires en vigne périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale method to assess pesticide contamination risks in agricultural watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.624-639. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiple Criteria Decision Analysis Model Based on ELECTRE TRI-C for Erosion Risk Assessment in Agricultural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.221-242. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-013-9387-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risk evaluation by a spatialised multi-criteria modelling combined with the PIXAL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.39-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of Best Environmental Practices on reducing pesticide contamination in surface water, using multi-criteria modelling combined with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multicriteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2/3), p. 178 - p. 211. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMCDM.2013.053728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Nitrate Losses: Implication on Long-Term River Quality in an Intensive Agricultural Catchment of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2011.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating landscape features to obtain an object-oriented landscape drainage network representing the connectivity of surface flow pathways over rural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Doray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (23), pp.3625-3636. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.8089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria spatial analysis of erosion risk into small watersheds in the low Normandy bocage (France) by ELECTRE III method coupled with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multicriteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.25-48. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMCDM.2010.033685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking diatom community structure to pesticide input as evaluated through a spatial contamination potential (Phytopixal): a case study in the Neste river system (South-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (1), pp.28-39. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de changement d'échelle pour l'estimation du potentiel de contamination des eaux de surface par l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Riglos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, p. 35 - p. 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d`identification de zones prédisposées aux émissions et aux transferts particulaires. Application à une zone d`élevage bovin intensif dans le bocage sud-Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, p. 3 - p. 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Agroforestry Performance through MCDA: Insights from a Participatory Assessment in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 th Mee&amp;ng of the EURO Working Group on Mul&amp;ple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poznań, Poland, Sep 2025, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of agro-sylvicultural systems, using the ELECTRE TRI-nC and ELECTRE III methods, including stakeholder behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Behavioural Issues in Multicriteria Decision Aiding”, 98th EWG-MCDA meeting and 5th EWG-BOR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Catania, Sep 2024, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AC²TION : Analyse multicritère pour l’aide à la décision afin d’évaluer les performances de nouveaux systèmes agroforestiers en grandes cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"DESSINER LES CHEMINS DE LA TRANSITION - INNOVATION OUVERTE ET IMPACT DE LA RECHERCHE SUR LES TERRITOIRES". École Chercheurs Partenaires du Programme national TETRAE (Transition en Territoire de l'Agriculture, l'Alimentation et l'Environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'organisation et Comité scientifique du programme national TETRAE, Oct 2023, Cap d'Agde (France), 15-18/10/2013, France. https://tetrae-ecp.colloque.inrae.fr/programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria decision support for evaluating new agricultural systems in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jaén, Spain, Apr 2023, Jaèn, Spain. pp 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cuivre dans les sols viticoles : les apports du projet PHYTOCOTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pierdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Pilotage du Projet CePages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté de Communes de l'Estuaire, Jun 2022, Braud et Saint Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of future scenarios for the implementation of agroforestry in cereal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Elounda, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoCOTE : des scénarii d'évolution des modes de production viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Colloque final du LabEx COTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de systèmes viticoles en agroécologie pour une rupture avec les usages phytosanitaires conventionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme Santé des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PhytoCOTE - Scénarios prospectifs d'évolution des systèmes viticoles dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du projet PhytoCOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PhytoCOTE - Évaluation de la pression phytosanitaire et des risques de contamination des eaux de surface sur la zone d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du projet PhytoCOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche agroécologique et pratiques mises en oeuvre en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier terrain de l'Association française d'agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lapouyade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pestipond - Création d'une typologie des retenues d'eau par une méthode multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du projet Pestipond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nangis, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation multicritère des performances socio-économiques et environnementale d'exploitations viticoles bordelaises dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès du Groupe Français de recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contribution des parcelles agricoles du bassin versant expérimental d'Auradé au risque de transferts des pesticides vers les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du projet ANR PESTIPOND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nangis, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances socio-économiques et environnementales de systèmes viticoles en bordelais par une méthode multicritère d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées de recherches en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact and human health: the case of pesticides. Environmental performances assessment of agriculture, in relation with pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school of the LabEx COTE (University of Bordeaux) Interactions between ecosystems and rural-urban fringes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple criteria decision aiding method to assess vine production systems performances concerning pesticides and health near Bordeaux metropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Meeting of the EURO Working Group on Multiple Criteria Decision Aiding (EWG-MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges complexes de pesticides dans les cours d'eau de zones viticoles mis en évidence par l'échantillonnage passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48è Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Limoges, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination externe des agriculteurs et contamination environnementales par les produits phytosanitaires en arboriculture : de la compréhension des pratiques à la prévention des cancers (projet CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schawall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, environnement, santé et société : de l'évaluation des risques à l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques de contamination des eaux de surface par les produits phytosanitaires : application à un bassin versant viticole (projet PhytoCOTE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, environnements, santé et société. De l'évaluation des risques à l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des pesticides en viticulture. Transferts, bioaccumulation et impacts sur les écosystèmes. Effets des changements de pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de la Recherche à l'ISVV «La transition écologique : quelles synergies entre l'ISVV et l'Irstea ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la contamination atmosphérique par les pesticides à l'aide d'échantillonneurs passifs de type PUF (Polyurethane Foam) : application à l'étude de vergers de pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d'Écotoxicologie Terrestre et Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Alixan, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des échantillonneurs passifs pour évaluer la contamination des écosystèmes aquatiques par les produits phytosanitaires - Application à un bassin versant viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d'Écotoxicologie Terrestre et Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Alixan, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoCOTE : un projet intégratif des usages de pesticides dans le vignoble Bordelais, de leurs transferts et impacts sur les écosystèmes, des effets de changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46è Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des produits phytosanitaires dans les agrosystèmes, transferts et impacts potentiels vers les écosystèmes estuariens, effets des changements de pratiques agricoles et viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique de l’Estuaire de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Chenac St Seurin d’Uzet, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multiple criteria decision aid to improve best agricultural and environmental management practices in the area of a big wine company, near Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83rd meeting of the European working group on multicriteria decision aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Barcelone, Spain. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet intégratif en vue de protéger la qualité des eaux face aux usages de pesticides dans le vignoble Bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H Dévier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Workshop : "La question de l’eau dans la Zone Métropolitaine de Léon (Etat de Guanajuato) et Bordeaux Métropole, réflexions pluridisciplinaires, France, Mexique."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles démarches et pratiques agro-environnementales pour la filière viticole ? Orientations des politiques et de la recherche publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Université Bordeaux Montaigne, Ensegid, LabEx COTE : "Filière viticole, quelles priorités pour la qualité de l'eau et des sols du territoire bordelais ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Bordeaux, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de la structuration pluridisciplinaire de la recherche française dans des Laboratoires d’Excellence : Universités / Instituts de recherche cas du LabEX COTE de l’Université de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la coopération franco-ukrainiennes en matière d'enseignement agricole et de sciences agraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kiev, Ukraine. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la performance environnementale de l'agriculture à différents niveaux d’organisation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la coopération franco-ukrainienne de l'enseignement agricole et des sciences agraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kiev, Ukraine. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des eaux de surface sur le bassin versant d’Auradé. Évaluation des risques agroenvironnementaux et mesures analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è journées du réseau des Bassins Versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère spatialisée des risques de contamination des eaux de surface par les produits phytosanitaires, en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du Labex COTE Université de Bordeaux Les pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des risques agro-environnementaux sur les 4 bassins versants étudiés dans la zone SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Interreg-SUDOE IV B- AguaFlash 2009-2012 : un prototype méthodologique, de la caractérisation du risque à la cartographie de la pollution des cours d'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide application date shifts on surface water contamination during floods using the SWAT model in the Save catchment (south-western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International SWAT Conference &amp; Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New Delhi, India. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité ne rime plus uniquement avec productivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes controverses européennes de Marciac : L’agriculture a-t-elle le droit d’être moderne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Marciac, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation des bonnes pratiques environnementales sur le Bassin versant expérimental d'Auradé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans d'actions scientifiques pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Auradé, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risks: from the assessment with a spatialised multicriteria modelling on a small territory, to the use of remote sensing on his larger covering watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Meeting of the European Working Group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Yverdon les Bains, Switzerland. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques de pollution de l'eau dans un petit bassin versant agricole en Gascogne : évaluation de l'effet de pratiques environnementales par une modélisation multicritère spatialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73è Séminaire du Groupe Européen de recherches en Aide à la Décision Multicritère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pesticide Fluxes during high flow events in an intensive agricultural catchment: the Save river (Southwestern France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the pollutant transport with SWAT model, in an agricultural watershed dominated by an alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flumen River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Comín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et ressource en eau sur le territoire semi aride du Bassin de l’Ebre en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Darwiche Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of multicriteria analysis in environmental management within a Water Development and Management Scheme, in France: Using Electre Tri-C and Electre III methods, with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rui Figuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71è séminaire du groupe européen de recherches en aide à la décision multicritère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Turin, Italy. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AguaFlash : Développement d'une méthode d'évaluation des risques de dégradation de la qualité des eaux dans les bassins versants agricoles au cours de crues, transposable aux bassins versants de Sudoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bordeaux, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la géomatique afin de déterminer les zones à risque agroenvironnemental pour la qualité des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the ELECTRE method, multi-criteria decision aiding, in agriculture and environment: risk of erosion in the south-Manche landscape, in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire n°69 du groupe européen de recherche en aide à la décision multicritère (MCDA69)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruxelles, Belgium. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness and the sensibility of results obtained by the ELECTRE III method according to a problem in agriculture and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire n°70 du groupe européen de recherche en aide à la décision multicritère (MCDA70)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Moncton, Canada. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking diatom community structure to pesticide input as evaluated through a spatial contamination potential (Phytopixal): a case study in the Neste system (South-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dubrovnik, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et Hydrosystèmes : estimation d’un risque agro-environnemental (pollutions diffuses d’origine agricole) : potentialités pour une aide au diagnostic territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Pollutions diffuses du Conseil Général de l'Agriculture, de l'Alimentation, des Espaces Ruraux du Ministère en charge de l'Agriculture - Section Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un risque agro-environnemental : la contamination des eaux de surface par les intrants agricoles. Application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire "Vulnérabilités Sociales, Risques et Environnement : Comprendre et Evaluer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pollutions agricoles sur les communautés de diatomées du système Neste (SO France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès du Groupement Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Brest, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms périphytiques et pollutions agricoles : Caractérisation des communautés des coteaux de Gascogne (grandes cultures) et du Beaujolais (vignobles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'estimation d'un risque potentiel spatialisé de la contamination des eaux de surface par les intrants agricoles à différentes échelles spatiales : application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Géomatique et d'analyse spatiale, Clermont Ferrand, 18-19-20 juin 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un risque potentiel spatialisé de la contamination des eaux de surface par les pesticides à différentes échelles : application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transferts des produits phytosanitaires vers les milieux environnementaux, Toulouse, 2-3 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs environnementaux pour le zonage de risque potentiel de transferts de pesticides à l'échelle de bassins versants : méthodologies pour un changement d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème colloque annuel du GFP, 22-23-24 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des zones sensibles à l`émission et au transfert de particules de sol, en zone d`élevage bovin intensif, dans le bocage de basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Etude des Sols, AFES, Bordeaux, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des zones sensibles à l'émission et au transfert de particules de sol en zone d'élevage bovin intensif dans le bocage de Basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bordeaux, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de coupler les approches bassin versant et rivière dans des petits bassins versants en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoirs-faire sur les bassins versants : pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Palis des Arts, Vannes,20,21 Avril 2004, Bassins Versants en Bretagne, 22 Avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'identification des zones sensibles à l'émission et au transfert de particules, en zone d'élevage bovin intensif, dans le bocage de basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants : pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Palais des Arts, Vannes, 20, 21 avril 2004, Bassins Versants en Bretagne, 22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.179-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité annuelle des flux et concentrations en nutriments et matières particulaires à l'exutoire de deux petits sous-bassins versants de l'Oir (affluent de la Sélune) en relation avec les activités humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones Ateliers PEVS/INSU - Baie du Mont St Michel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, La Rochelle, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d'un SIG pour l'action scientifique Aquae sur l'eau et l'agriculture : effets de la gestion des bassins versants sur l'érosion et la qualité biologique des eaux de surface en zones d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de géomatique "Apports des SIG au monde de la recherche", Orléans, mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de détermination des zones à risque de contamination des eaux de surface par les activités agricoles applicable aux bassins de SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final de restitution du projet européen Interreg IV B - SUDOE "AguaFlash"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et localisation des habitats potentiels et fonctionnels pour la reproduction du Saumon atlantique (S. salar, SAT) utilisant la méthode ELECTRE III d'aide multicritère à la décision couplée à un Système d'Information Géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Rougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau d'Echanges et de Valorisation en Ecologie de la Restauration, 2èmes Journées-Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Brest, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structures paysagères, transferts hydriques et particulaires et état écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau &amp; Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 232 p., 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de réduction des pesticides dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-228, 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies et ravageurs de la vigne, pratiques viticoles et usages des pesticides, risques agroenvironnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guilbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-50, 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage de risque potentiel de transferts de pesticides à l'échelle de bassins versants : quelles méthodes pour un transfert d'échelles spatiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : impacts environnementaux, gestion et traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'école nationale des Ponts et Chaussée, pp.245-259, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de coupler les approches bassin versant et cours d’eau dans des petits bassins versants en zone d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mérot Coordinateur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp. 67-73, 2006, Science Update, 2-7380-1214-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effluents vinicoles : des connaissances et une méthode pour choisir sa filière de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mouquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Monzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'impact des pratiques viticoles en matière de protection des plantes sur les écosystèmes connexes et de la capacité à les changer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des informations techniques générales relatives à la conduite des vergers de &amp;quot;pommes&amp;quot; dans le grand Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission sur le positionnement de l'agronomie dans le TR DTAM et le Département Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aguaflash : une méthodologie pour déterminer les risques de dégradation des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AguaFlash : Délivrable du GT 3.1(b)(Mise à jour pour application au GT 3.2) :Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV de la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AguaFlash : Délivrable du GT3.2 : Détermination des zones à risque potentiel de contamination des eaux de surface sur les BV du Flumen et Alegria (Espagne) & Enxoé (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du GT3.1 : Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux liés aux pollutions agricoles et qualité physico-chimique et biologique des cours d'eau : Modélisation de l'impact de ces pollutions. Performance environnementale des activités agricoles : rapport scientifique final du programme INSOLEVIE 2006-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d`une méthodologie pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE Phosphore » (partie VIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : démarches et méthodes appliquées par les Agences de l`Eau pour l`évaluation du RNABE et le calcul des pressions polluantes exercées par l`agriculture (partie III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE azote d'origine organique (effluents d'élevages) et minéral »(partie VIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant et qualité biologique des cours d'eau : effets de la gestion des bassins versants sur les transferts particulaires et dissous et sur la qualité biologique des eaux de surface en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassins versants du Don/Cétrais/Coisbrac : des échelles emboîtées pour comprendre et limiter les pollutions diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique : bilan des connaissances sur l`érosion et les phénomènes de ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais-Coisbrac - Rapport 2002-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques de contamination des eaux de surface sur des bassins versants agricoles. Approches multiscalaires par modélisation spatiale et analyse multicritère pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Institut National Polytechnique de Toulouse - INPT, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013INPT0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04289020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francis MACARY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-chercheur en agroenvironnement.Expert International pour la transition agroécologique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francis-macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4213-0375</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176672966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-4127-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis plus d'une vingtaine d'années, je conduis des recherches au sein du centre INRAE de Bordeaux-Cestas (précédemment Cemagref, puis IRSTEA) en agronomie et sciences de l’environnement. Ces travaux portaient initialement sur les relations entre pratiques agricoles et qualité des écosystèmes (eaux, sols) en évaluant les risques de contaminations de ces écosystèmes à partir des parcelles où étaient épandues les intrants (fertilisants minéraux, pesticides) en grandes cultures, viticulture, essentiellement. Différents niveaux d’organisation spatiale ont été observés : parcelles agricoles (lieux d’applications) ; exploitations agricoles (organisation des systèmes et des décisions) ; bassins versants emboîtés : de l’élémentaire au grand bassin de rivière (organisation spatiale de la production et diffusion des intrants vers le réseau hydrographique). Différentes méthodes et modèles ont été utilisés : méthodes multicritères pour l’aide à la décision (famille ELECTRE) ; Systèmes d’Information Géographique (SIG) ; Logiciel de télédétection.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Depuis le développement du projet national agroécologique (2012), mes travaux se sont orientés vers la transition agroécologique. Ils comprennent notamment l’étude de scénarios de changements de systèmes de production (grandes cultures, viticulture) grâce à des approches multicritères pour l’aide à la décision des acteurs socioéconomiques. Ils portent sur l’évaluation des performances globales (agroenvironnementales et socioéconomiques) des systèmes actuels de production et de nouveaux scénarios, afin de permettre aux acteurs de disposer de données comparatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 2. Évaluation des performances globales de systèmes viticoles en Bordelais et de scénarios en transition agroécologique (Résultats et Discussion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.202407959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ponds in pesticide dissipation at the catchment scale: The case of the Save agricultural catchment (Southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 934, pp.173131. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 2. Evaluation of the overall performance of winegrowing systems in the Bordeaux region and of agroecological transition scenarios (Results and Discussion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 1. Evaluation des performances globales de systèmes viticoles en Bordelais et de scénarios en transition agroécologique (Contexte et méthodologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.49-56. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Scenarios for a Shift towards Agroecology in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.1003 - 1033. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2021.1210065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Ponds in Pesticide Dissipation at the Agricultural Catchment Scale: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1202. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13091202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apports de la littérature pour comprendre et construire la transition agroécologique en viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Guerendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère des performances socio-économiques et environnementales de systèmes viticoles et de scénarios de transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.19. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturales pour la réduction des intrants phytosanitaires en vigne périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale method to assess pesticide contamination risks in agricultural watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.624-639. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiple Criteria Decision Analysis Model Based on ELECTRE TRI-C for Erosion Risk Assessment in Agricultural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.221-242. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-013-9387-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risk evaluation by a spatialised multi-criteria modelling combined with the PIXAL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.39-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of Best Environmental Practices on reducing pesticide contamination in surface water, using multi-criteria modelling combined with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multicriteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2/3), p. 178 - p. 211. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMCDM.2013.053728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Nitrate Losses: Implication on Long-Term River Quality in an Intensive Agricultural Catchment of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2011.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating landscape features to obtain an object-oriented landscape drainage network representing the connectivity of surface flow pathways over rural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Doray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (23), pp.3625-3636. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.8089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria spatial analysis of erosion risk into small watersheds in the low Normandy bocage (France) by ELECTRE III method coupled with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multicriteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.25-48. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMCDM.2010.033685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking diatom community structure to pesticide input as evaluated through a spatial contamination potential (Phytopixal): a case study in the Neste river system (South-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (1), pp.28-39. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de changement d'échelle pour l'estimation du potentiel de contamination des eaux de surface par l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Riglos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, p. 35 - p. 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d`identification de zones prédisposées aux émissions et aux transferts particulaires. Application à une zone d`élevage bovin intensif dans le bocage sud-Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, p. 3 - p. 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Agroforestry Performance through MCDA: Insights from a Participatory Assessment in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 th Mee&amp;ng of the EURO Working Group on Mul&amp;ple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poznań, Poland, Sep 2025, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of agro-sylvicultural systems, using the ELECTRE TRI-nC and ELECTRE III methods, including stakeholder behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Behavioural Issues in Multicriteria Decision Aiding”, 98th EWG-MCDA meeting and 5th EWG-BOR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Catania, Sep 2024, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria decision support for evaluating new agricultural systems in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jaén, Spain, Apr 2023, Jaèn, Spain. pp 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AC²TION : Analyse multicritère pour l’aide à la décision afin d’évaluer les performances de nouveaux systèmes agroforestiers en grandes cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"DESSINER LES CHEMINS DE LA TRANSITION - INNOVATION OUVERTE ET IMPACT DE LA RECHERCHE SUR LES TERRITOIRES". École Chercheurs Partenaires du Programme national TETRAE (Transition en Territoire de l'Agriculture, l'Alimentation et l'Environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'organisation et Comité scientifique du programme national TETRAE, Oct 2023, Cap d'Agde (France), 15-18/10/2013, France. https://tetrae-ecp.colloque.inrae.fr/programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cuivre dans les sols viticoles : les apports du projet PHYTOCOTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pierdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Pilotage du Projet CePages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté de Communes de l'Estuaire, Jun 2022, Braud et Saint Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of future scenarios for the implementation of agroforestry in cereal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Elounda, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoCOTE : des scénarii d'évolution des modes de production viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Colloque final du LabEx COTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de systèmes viticoles en agroécologie pour une rupture avec les usages phytosanitaires conventionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme Santé des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche agroécologique et pratiques mises en oeuvre en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier terrain de l'Association française d'agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lapouyade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PhytoCOTE - Scénarios prospectifs d'évolution des systèmes viticoles dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du projet PhytoCOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PhytoCOTE - Évaluation de la pression phytosanitaire et des risques de contamination des eaux de surface sur la zone d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du projet PhytoCOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pestipond - Création d'une typologie des retenues d'eau par une méthode multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du projet Pestipond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nangis, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation multicritère des performances socio-économiques et environnementale d'exploitations viticoles bordelaises dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès du Groupe Français de recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contribution des parcelles agricoles du bassin versant expérimental d'Auradé au risque de transferts des pesticides vers les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du projet ANR PESTIPOND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nangis, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances socio-économiques et environnementales de systèmes viticoles en bordelais par une méthode multicritère d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées de recherches en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact and human health: the case of pesticides. Environmental performances assessment of agriculture, in relation with pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school of the LabEx COTE (University of Bordeaux) Interactions between ecosystems and rural-urban fringes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple criteria decision aiding method to assess vine production systems performances concerning pesticides and health near Bordeaux metropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Meeting of the EURO Working Group on Multiple Criteria Decision Aiding (EWG-MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges complexes de pesticides dans les cours d'eau de zones viticoles mis en évidence par l'échantillonnage passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48è Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Limoges, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination externe des agriculteurs et contamination environnementales par les produits phytosanitaires en arboriculture : de la compréhension des pratiques à la prévention des cancers (projet CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schawall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, environnement, santé et société : de l'évaluation des risques à l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques de contamination des eaux de surface par les produits phytosanitaires : application à un bassin versant viticole (projet PhytoCOTE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, environnements, santé et société. De l'évaluation des risques à l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des pesticides en viticulture. Transferts, bioaccumulation et impacts sur les écosystèmes. Effets des changements de pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de la Recherche à l'ISVV «La transition écologique : quelles synergies entre l'ISVV et l'Irstea ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la contamination atmosphérique par les pesticides à l'aide d'échantillonneurs passifs de type PUF (Polyurethane Foam) : application à l'étude de vergers de pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d'Écotoxicologie Terrestre et Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Alixan, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des échantillonneurs passifs pour évaluer la contamination des écosystèmes aquatiques par les produits phytosanitaires - Application à un bassin versant viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d'Écotoxicologie Terrestre et Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Alixan, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoCOTE : un projet intégratif des usages de pesticides dans le vignoble Bordelais, de leurs transferts et impacts sur les écosystèmes, des effets de changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46è Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des produits phytosanitaires dans les agrosystèmes, transferts et impacts potentiels vers les écosystèmes estuariens, effets des changements de pratiques agricoles et viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique de l’Estuaire de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Chenac St Seurin d’Uzet, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multiple criteria decision aid to improve best agricultural and environmental management practices in the area of a big wine company, near Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83rd meeting of the European working group on multicriteria decision aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Barcelone, Spain. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet intégratif en vue de protéger la qualité des eaux face aux usages de pesticides dans le vignoble Bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H Dévier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Workshop : "La question de l’eau dans la Zone Métropolitaine de Léon (Etat de Guanajuato) et Bordeaux Métropole, réflexions pluridisciplinaires, France, Mexique."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles démarches et pratiques agro-environnementales pour la filière viticole ? Orientations des politiques et de la recherche publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Université Bordeaux Montaigne, Ensegid, LabEx COTE : "Filière viticole, quelles priorités pour la qualité de l'eau et des sols du territoire bordelais ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Bordeaux, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de la structuration pluridisciplinaire de la recherche française dans des Laboratoires d’Excellence : Universités / Instituts de recherche cas du LabEX COTE de l’Université de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la coopération franco-ukrainiennes en matière d'enseignement agricole et de sciences agraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kiev, Ukraine. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la performance environnementale de l'agriculture à différents niveaux d’organisation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la coopération franco-ukrainienne de l'enseignement agricole et des sciences agraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kiev, Ukraine. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des eaux de surface sur le bassin versant d’Auradé. Évaluation des risques agroenvironnementaux et mesures analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è journées du réseau des Bassins Versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité ne rime plus uniquement avec productivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes controverses européennes de Marciac : L’agriculture a-t-elle le droit d’être moderne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Marciac, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère spatialisée des risques de contamination des eaux de surface par les produits phytosanitaires, en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du Labex COTE Université de Bordeaux Les pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des risques agro-environnementaux sur les 4 bassins versants étudiés dans la zone SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Interreg-SUDOE IV B- AguaFlash 2009-2012 : un prototype méthodologique, de la caractérisation du risque à la cartographie de la pollution des cours d'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide application date shifts on surface water contamination during floods using the SWAT model in the Save catchment (south-western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International SWAT Conference &amp; Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New Delhi, India. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation des bonnes pratiques environnementales sur le Bassin versant expérimental d'Auradé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans d'actions scientifiques pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Auradé, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pesticide Fluxes during high flow events in an intensive agricultural catchment: the Save river (Southwestern France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risks: from the assessment with a spatialised multicriteria modelling on a small territory, to the use of remote sensing on his larger covering watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Meeting of the European Working Group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Yverdon les Bains, Switzerland. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques de pollution de l'eau dans un petit bassin versant agricole en Gascogne : évaluation de l'effet de pratiques environnementales par une modélisation multicritère spatialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73è Séminaire du Groupe Européen de recherches en Aide à la Décision Multicritère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flumen River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Comín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the pollutant transport with SWAT model, in an agricultural watershed dominated by an alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et ressource en eau sur le territoire semi aride du Bassin de l’Ebre en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Darwiche Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AguaFlash : Développement d'une méthode d'évaluation des risques de dégradation de la qualité des eaux dans les bassins versants agricoles au cours de crues, transposable aux bassins versants de Sudoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bordeaux, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la géomatique afin de déterminer les zones à risque agroenvironnemental pour la qualité des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of multicriteria analysis in environmental management within a Water Development and Management Scheme, in France: Using Electre Tri-C and Electre III methods, with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rui Figuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71è séminaire du groupe européen de recherches en aide à la décision multicritère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Turin, Italy. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the ELECTRE method, multi-criteria decision aiding, in agriculture and environment: risk of erosion in the south-Manche landscape, in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire n°69 du groupe européen de recherche en aide à la décision multicritère (MCDA69)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruxelles, Belgium. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness and the sensibility of results obtained by the ELECTRE III method according to a problem in agriculture and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire n°70 du groupe européen de recherche en aide à la décision multicritère (MCDA70)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Moncton, Canada. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et Hydrosystèmes : estimation d’un risque agro-environnemental (pollutions diffuses d’origine agricole) : potentialités pour une aide au diagnostic territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Pollutions diffuses du Conseil Général de l'Agriculture, de l'Alimentation, des Espaces Ruraux du Ministère en charge de l'Agriculture - Section Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking diatom community structure to pesticide input as evaluated through a spatial contamination potential (Phytopixal): a case study in the Neste system (South-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dubrovnik, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pollutions agricoles sur les communautés de diatomées du système Neste (SO France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès du Groupement Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Brest, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un risque agro-environnemental : la contamination des eaux de surface par les intrants agricoles. Application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire "Vulnérabilités Sociales, Risques et Environnement : Comprendre et Evaluer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms périphytiques et pollutions agricoles : Caractérisation des communautés des coteaux de Gascogne (grandes cultures) et du Beaujolais (vignobles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'estimation d'un risque potentiel spatialisé de la contamination des eaux de surface par les intrants agricoles à différentes échelles spatiales : application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Géomatique et d'analyse spatiale, Clermont Ferrand, 18-19-20 juin 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un risque potentiel spatialisé de la contamination des eaux de surface par les pesticides à différentes échelles : application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transferts des produits phytosanitaires vers les milieux environnementaux, Toulouse, 2-3 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs environnementaux pour le zonage de risque potentiel de transferts de pesticides à l'échelle de bassins versants : méthodologies pour un changement d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème colloque annuel du GFP, 22-23-24 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des zones sensibles à l`émission et au transfert de particules de sol, en zone d`élevage bovin intensif, dans le bocage de basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Etude des Sols, AFES, Bordeaux, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des zones sensibles à l'émission et au transfert de particules de sol en zone d'élevage bovin intensif dans le bocage de Basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bordeaux, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de coupler les approches bassin versant et rivière dans des petits bassins versants en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoirs-faire sur les bassins versants : pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Palis des Arts, Vannes,20,21 Avril 2004, Bassins Versants en Bretagne, 22 Avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'identification des zones sensibles à l'émission et au transfert de particules, en zone d'élevage bovin intensif, dans le bocage de basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants : pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Palais des Arts, Vannes, 20, 21 avril 2004, Bassins Versants en Bretagne, 22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.179-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité annuelle des flux et concentrations en nutriments et matières particulaires à l'exutoire de deux petits sous-bassins versants de l'Oir (affluent de la Sélune) en relation avec les activités humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones Ateliers PEVS/INSU - Baie du Mont St Michel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, La Rochelle, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d'un SIG pour l'action scientifique Aquae sur l'eau et l'agriculture : effets de la gestion des bassins versants sur l'érosion et la qualité biologique des eaux de surface en zones d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de géomatique "Apports des SIG au monde de la recherche", Orléans, mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de détermination des zones à risque de contamination des eaux de surface par les activités agricoles applicable aux bassins de SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final de restitution du projet européen Interreg IV B - SUDOE "AguaFlash"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et localisation des habitats potentiels et fonctionnels pour la reproduction du Saumon atlantique (S. salar, SAT) utilisant la méthode ELECTRE III d'aide multicritère à la décision couplée à un Système d'Information Géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Rougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau d'Echanges et de Valorisation en Ecologie de la Restauration, 2èmes Journées-Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Brest, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structures paysagères, transferts hydriques et particulaires et état écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau &amp; Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 232 p., 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de réduction des pesticides dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-228, 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies et ravageurs de la vigne, pratiques viticoles et usages des pesticides, risques agroenvironnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guilbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-50, 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage de risque potentiel de transferts de pesticides à l'échelle de bassins versants : quelles méthodes pour un transfert d'échelles spatiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : impacts environnementaux, gestion et traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'école nationale des Ponts et Chaussée, pp.245-259, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de coupler les approches bassin versant et cours d’eau dans des petits bassins versants en zone d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mérot Coordinateur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp. 67-73, 2006, Science Update, 2-7380-1214-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effluents vinicoles : des connaissances et une méthode pour choisir sa filière de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mouquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Monzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'impact des pratiques viticoles en matière de protection des plantes sur les écosystèmes connexes et de la capacité à les changer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des informations techniques générales relatives à la conduite des vergers de &amp;quot;pommes&amp;quot; dans le grand Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission sur le positionnement de l'agronomie dans le TR DTAM et le Département Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aguaflash : une méthodologie pour déterminer les risques de dégradation des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AguaFlash : Délivrable du GT 3.1(b)(Mise à jour pour application au GT 3.2) :Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV de la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AguaFlash : Délivrable du GT3.2 : Détermination des zones à risque potentiel de contamination des eaux de surface sur les BV du Flumen et Alegria (Espagne) & Enxoé (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du GT3.1 : Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux liés aux pollutions agricoles et qualité physico-chimique et biologique des cours d'eau : Modélisation de l'impact de ces pollutions. Performance environnementale des activités agricoles : rapport scientifique final du programme INSOLEVIE 2006-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d`une méthodologie pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE Phosphore » (partie VIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : démarches et méthodes appliquées par les Agences de l`Eau pour l`évaluation du RNABE et le calcul des pressions polluantes exercées par l`agriculture (partie III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE azote d'origine organique (effluents d'élevages) et minéral »(partie VIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant et qualité biologique des cours d'eau : effets de la gestion des bassins versants sur les transferts particulaires et dissous et sur la qualité biologique des eaux de surface en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassins versants du Don/Cétrais/Coisbrac : des échelles emboîtées pour comprendre et limiter les pollutions diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique : bilan des connaissances sur l`érosion et les phénomènes de ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais-Coisbrac - Rapport 2002-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques de contamination des eaux de surface sur des bassins versants agricoles. Approches multiscalaires par modélisation spatiale et analyse multicritère pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Institut National Polytechnique de Toulouse - INPT, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013INPT0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04289020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C221711"/>
+    <w:nsid w:val="B5B973F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-macary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4213-0375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176672966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4127-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joffre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Aouadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7959" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.202407959" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2021.1210065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Guerendel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.09.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Almeida Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Figueira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-013-9387-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.39-70" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Almeida Dias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2013.053728" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boithias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srinivasan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0367" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XGJ6KJC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2010.033685" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.05.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riglos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paulais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736090v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aouadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boutet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607700v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corrales" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duporte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;ziat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Schawall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Net" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890946v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607250v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Barron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le M&#233;nach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H D&#233;vier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602192v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597909v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597908v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597571v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595404v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596665v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antiguedad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorando" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Com&#237;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darwiche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrocchi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651179v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Darwiche Criado" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Comin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pedrocchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rui Figuera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594982v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557637v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dumas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavialle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590994v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597667v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591585v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debenest" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589179v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587859v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586332v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584184v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dorioz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulinard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581671v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597572v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rougeron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaffet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulmy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B4356" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962695v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guilbault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589146v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Francois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581431v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desenne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monzie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610124v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610123v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607537v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine Mornas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597669v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595683v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595684v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593226v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593225v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sovan Lek" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586705v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586703v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588935v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584187v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586249v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berville" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581761v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04289020v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0051" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-macary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4213-0375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176672966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4127-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412184v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Aouadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.202407959" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joffre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7959" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2021.1210065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Guerendel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.09.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Almeida Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Figueira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-013-9387-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.39-70" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Almeida Dias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2013.053728" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boithias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srinivasan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0367" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XGJ6KJC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2010.033685" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.05.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riglos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paulais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736090v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aouadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boutet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607700v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corrales" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duporte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;ziat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Schawall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Net" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890946v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607250v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Barron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le M&#233;nach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H D&#233;vier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602192v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597908v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597930v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597689v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596665v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorando" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Com&#237;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darwiche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrocchi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brito" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antiguedad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651179v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Darwiche Criado" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Comin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pedrocchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557637v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593224v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rui Figuera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dumas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavialle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590994v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590993v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debenest" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591585v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589179v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587859v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586332v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584184v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dorioz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulinard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581671v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597572v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rougeron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaffet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulmy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B4356" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962695v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guilbault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589146v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Francois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581431v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desenne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monzie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610124v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610123v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607537v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine Mornas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597669v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595683v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595684v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593226v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593225v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sovan Lek" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586705v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586703v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588935v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584187v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586249v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berville" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581761v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04289020v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0051" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>