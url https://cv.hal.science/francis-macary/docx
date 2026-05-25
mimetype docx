--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francis MACARY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-chercheur en agroenvironnement.Expert International pour la transition agroécologique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francis-macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4213-0375</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176672966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-4127-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis plus d'une vingtaine d'années, je conduis des recherches au sein du centre INRAE de Bordeaux-Cestas (précédemment Cemagref, puis IRSTEA) en agronomie et sciences de l’environnement. Ces travaux portaient initialement sur les relations entre pratiques agricoles et qualité des écosystèmes (eaux, sols) en évaluant les risques de contaminations de ces écosystèmes à partir des parcelles où étaient épandues les intrants (fertilisants minéraux, pesticides) en grandes cultures, viticulture, essentiellement. Différents niveaux d’organisation spatiale ont été observés : parcelles agricoles (lieux d’applications) ; exploitations agricoles (organisation des systèmes et des décisions) ; bassins versants emboîtés : de l’élémentaire au grand bassin de rivière (organisation spatiale de la production et diffusion des intrants vers le réseau hydrographique). Différentes méthodes et modèles ont été utilisés : méthodes multicritères pour l’aide à la décision (famille ELECTRE) ; Systèmes d’Information Géographique (SIG) ; Logiciel de télédétection.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Depuis le développement du projet national agroécologique (2012), mes travaux se sont orientés vers la transition agroécologique. Ils comprennent notamment l’étude de scénarios de changements de systèmes de production (grandes cultures, viticulture) grâce à des approches multicritères pour l’aide à la décision des acteurs socioéconomiques. Ils portent sur l’évaluation des performances globales (agroenvironnementales et socioéconomiques) des systèmes actuels de production et de nouveaux scénarios, afin de permettre aux acteurs de disposer de données comparatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 2. Évaluation des performances globales de systèmes viticoles en Bordelais et de scénarios en transition agroécologique (Résultats et Discussion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.202407959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ponds in pesticide dissipation at the catchment scale: The case of the Save agricultural catchment (Southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 934, pp.173131. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 2. Evaluation of the overall performance of winegrowing systems in the Bordeaux region and of agroecological transition scenarios (Results and Discussion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 1. Evaluation des performances globales de systèmes viticoles en Bordelais et de scénarios en transition agroécologique (Contexte et méthodologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.49-56. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Scenarios for a Shift towards Agroecology in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.1003 - 1033. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2021.1210065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Ponds in Pesticide Dissipation at the Agricultural Catchment Scale: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1202. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13091202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apports de la littérature pour comprendre et construire la transition agroécologique en viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Guerendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère des performances socio-économiques et environnementales de systèmes viticoles et de scénarios de transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.19. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturales pour la réduction des intrants phytosanitaires en vigne périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale method to assess pesticide contamination risks in agricultural watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.624-639. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiple Criteria Decision Analysis Model Based on ELECTRE TRI-C for Erosion Risk Assessment in Agricultural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.221-242. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-013-9387-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risk evaluation by a spatialised multi-criteria modelling combined with the PIXAL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.39-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of Best Environmental Practices on reducing pesticide contamination in surface water, using multi-criteria modelling combined with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multicriteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2/3), p. 178 - p. 211. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMCDM.2013.053728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Nitrate Losses: Implication on Long-Term River Quality in an Intensive Agricultural Catchment of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2011.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating landscape features to obtain an object-oriented landscape drainage network representing the connectivity of surface flow pathways over rural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Doray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (23), pp.3625-3636. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.8089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria spatial analysis of erosion risk into small watersheds in the low Normandy bocage (France) by ELECTRE III method coupled with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multicriteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.25-48. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMCDM.2010.033685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking diatom community structure to pesticide input as evaluated through a spatial contamination potential (Phytopixal): a case study in the Neste river system (South-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (1), pp.28-39. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de changement d'échelle pour l'estimation du potentiel de contamination des eaux de surface par l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Riglos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, p. 35 - p. 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d`identification de zones prédisposées aux émissions et aux transferts particulaires. Application à une zone d`élevage bovin intensif dans le bocage sud-Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, p. 3 - p. 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Agroforestry Performance through MCDA: Insights from a Participatory Assessment in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 th Mee&amp;ng of the EURO Working Group on Mul&amp;ple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poznań, Poland, Sep 2025, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of agro-sylvicultural systems, using the ELECTRE TRI-nC and ELECTRE III methods, including stakeholder behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Behavioural Issues in Multicriteria Decision Aiding”, 98th EWG-MCDA meeting and 5th EWG-BOR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Catania, Sep 2024, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria decision support for evaluating new agricultural systems in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jaén, Spain, Apr 2023, Jaèn, Spain. pp 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AC²TION : Analyse multicritère pour l’aide à la décision afin d’évaluer les performances de nouveaux systèmes agroforestiers en grandes cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"DESSINER LES CHEMINS DE LA TRANSITION - INNOVATION OUVERTE ET IMPACT DE LA RECHERCHE SUR LES TERRITOIRES". École Chercheurs Partenaires du Programme national TETRAE (Transition en Territoire de l'Agriculture, l'Alimentation et l'Environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'organisation et Comité scientifique du programme national TETRAE, Oct 2023, Cap d'Agde (France), 15-18/10/2013, France. https://tetrae-ecp.colloque.inrae.fr/programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cuivre dans les sols viticoles : les apports du projet PHYTOCOTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pierdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Pilotage du Projet CePages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté de Communes de l'Estuaire, Jun 2022, Braud et Saint Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of future scenarios for the implementation of agroforestry in cereal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Elounda, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoCOTE : des scénarii d'évolution des modes de production viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Colloque final du LabEx COTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de systèmes viticoles en agroécologie pour une rupture avec les usages phytosanitaires conventionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme Santé des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche agroécologique et pratiques mises en oeuvre en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier terrain de l'Association française d'agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lapouyade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PhytoCOTE - Scénarios prospectifs d'évolution des systèmes viticoles dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du projet PhytoCOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PhytoCOTE - Évaluation de la pression phytosanitaire et des risques de contamination des eaux de surface sur la zone d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du projet PhytoCOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pestipond - Création d'une typologie des retenues d'eau par une méthode multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du projet Pestipond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nangis, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation multicritère des performances socio-économiques et environnementale d'exploitations viticoles bordelaises dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès du Groupe Français de recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contribution des parcelles agricoles du bassin versant expérimental d'Auradé au risque de transferts des pesticides vers les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du projet ANR PESTIPOND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nangis, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances socio-économiques et environnementales de systèmes viticoles en bordelais par une méthode multicritère d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées de recherches en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact and human health: the case of pesticides. Environmental performances assessment of agriculture, in relation with pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school of the LabEx COTE (University of Bordeaux) Interactions between ecosystems and rural-urban fringes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple criteria decision aiding method to assess vine production systems performances concerning pesticides and health near Bordeaux metropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Meeting of the EURO Working Group on Multiple Criteria Decision Aiding (EWG-MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges complexes de pesticides dans les cours d'eau de zones viticoles mis en évidence par l'échantillonnage passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48è Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Limoges, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination externe des agriculteurs et contamination environnementales par les produits phytosanitaires en arboriculture : de la compréhension des pratiques à la prévention des cancers (projet CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schawall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, environnement, santé et société : de l'évaluation des risques à l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques de contamination des eaux de surface par les produits phytosanitaires : application à un bassin versant viticole (projet PhytoCOTE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, environnements, santé et société. De l'évaluation des risques à l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des pesticides en viticulture. Transferts, bioaccumulation et impacts sur les écosystèmes. Effets des changements de pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de la Recherche à l'ISVV «La transition écologique : quelles synergies entre l'ISVV et l'Irstea ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la contamination atmosphérique par les pesticides à l'aide d'échantillonneurs passifs de type PUF (Polyurethane Foam) : application à l'étude de vergers de pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d'Écotoxicologie Terrestre et Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Alixan, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des échantillonneurs passifs pour évaluer la contamination des écosystèmes aquatiques par les produits phytosanitaires - Application à un bassin versant viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d'Écotoxicologie Terrestre et Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Alixan, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoCOTE : un projet intégratif des usages de pesticides dans le vignoble Bordelais, de leurs transferts et impacts sur les écosystèmes, des effets de changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46è Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des produits phytosanitaires dans les agrosystèmes, transferts et impacts potentiels vers les écosystèmes estuariens, effets des changements de pratiques agricoles et viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique de l’Estuaire de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Chenac St Seurin d’Uzet, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multiple criteria decision aid to improve best agricultural and environmental management practices in the area of a big wine company, near Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83rd meeting of the European working group on multicriteria decision aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Barcelone, Spain. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet intégratif en vue de protéger la qualité des eaux face aux usages de pesticides dans le vignoble Bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H Dévier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Workshop : "La question de l’eau dans la Zone Métropolitaine de Léon (Etat de Guanajuato) et Bordeaux Métropole, réflexions pluridisciplinaires, France, Mexique."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles démarches et pratiques agro-environnementales pour la filière viticole ? Orientations des politiques et de la recherche publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Université Bordeaux Montaigne, Ensegid, LabEx COTE : "Filière viticole, quelles priorités pour la qualité de l'eau et des sols du territoire bordelais ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Bordeaux, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de la structuration pluridisciplinaire de la recherche française dans des Laboratoires d’Excellence : Universités / Instituts de recherche cas du LabEX COTE de l’Université de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la coopération franco-ukrainiennes en matière d'enseignement agricole et de sciences agraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kiev, Ukraine. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la performance environnementale de l'agriculture à différents niveaux d’organisation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la coopération franco-ukrainienne de l'enseignement agricole et des sciences agraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kiev, Ukraine. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des eaux de surface sur le bassin versant d’Auradé. Évaluation des risques agroenvironnementaux et mesures analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è journées du réseau des Bassins Versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité ne rime plus uniquement avec productivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes controverses européennes de Marciac : L’agriculture a-t-elle le droit d’être moderne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Marciac, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère spatialisée des risques de contamination des eaux de surface par les produits phytosanitaires, en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du Labex COTE Université de Bordeaux Les pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des risques agro-environnementaux sur les 4 bassins versants étudiés dans la zone SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Interreg-SUDOE IV B- AguaFlash 2009-2012 : un prototype méthodologique, de la caractérisation du risque à la cartographie de la pollution des cours d'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide application date shifts on surface water contamination during floods using the SWAT model in the Save catchment (south-western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International SWAT Conference &amp; Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New Delhi, India. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation des bonnes pratiques environnementales sur le Bassin versant expérimental d'Auradé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans d'actions scientifiques pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Auradé, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pesticide Fluxes during high flow events in an intensive agricultural catchment: the Save river (Southwestern France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risks: from the assessment with a spatialised multicriteria modelling on a small territory, to the use of remote sensing on his larger covering watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Meeting of the European Working Group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Yverdon les Bains, Switzerland. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques de pollution de l'eau dans un petit bassin versant agricole en Gascogne : évaluation de l'effet de pratiques environnementales par une modélisation multicritère spatialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73è Séminaire du Groupe Européen de recherches en Aide à la Décision Multicritère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flumen River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Comín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the pollutant transport with SWAT model, in an agricultural watershed dominated by an alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et ressource en eau sur le territoire semi aride du Bassin de l’Ebre en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Darwiche Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AguaFlash : Développement d'une méthode d'évaluation des risques de dégradation de la qualité des eaux dans les bassins versants agricoles au cours de crues, transposable aux bassins versants de Sudoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bordeaux, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la géomatique afin de déterminer les zones à risque agroenvironnemental pour la qualité des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of multicriteria analysis in environmental management within a Water Development and Management Scheme, in France: Using Electre Tri-C and Electre III methods, with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rui Figuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71è séminaire du groupe européen de recherches en aide à la décision multicritère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Turin, Italy. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the ELECTRE method, multi-criteria decision aiding, in agriculture and environment: risk of erosion in the south-Manche landscape, in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire n°69 du groupe européen de recherche en aide à la décision multicritère (MCDA69)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruxelles, Belgium. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness and the sensibility of results obtained by the ELECTRE III method according to a problem in agriculture and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire n°70 du groupe européen de recherche en aide à la décision multicritère (MCDA70)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Moncton, Canada. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et Hydrosystèmes : estimation d’un risque agro-environnemental (pollutions diffuses d’origine agricole) : potentialités pour une aide au diagnostic territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Pollutions diffuses du Conseil Général de l'Agriculture, de l'Alimentation, des Espaces Ruraux du Ministère en charge de l'Agriculture - Section Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking diatom community structure to pesticide input as evaluated through a spatial contamination potential (Phytopixal): a case study in the Neste system (South-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dubrovnik, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pollutions agricoles sur les communautés de diatomées du système Neste (SO France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès du Groupement Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Brest, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un risque agro-environnemental : la contamination des eaux de surface par les intrants agricoles. Application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire "Vulnérabilités Sociales, Risques et Environnement : Comprendre et Evaluer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms périphytiques et pollutions agricoles : Caractérisation des communautés des coteaux de Gascogne (grandes cultures) et du Beaujolais (vignobles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'estimation d'un risque potentiel spatialisé de la contamination des eaux de surface par les intrants agricoles à différentes échelles spatiales : application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Géomatique et d'analyse spatiale, Clermont Ferrand, 18-19-20 juin 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un risque potentiel spatialisé de la contamination des eaux de surface par les pesticides à différentes échelles : application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transferts des produits phytosanitaires vers les milieux environnementaux, Toulouse, 2-3 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs environnementaux pour le zonage de risque potentiel de transferts de pesticides à l'échelle de bassins versants : méthodologies pour un changement d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème colloque annuel du GFP, 22-23-24 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des zones sensibles à l`émission et au transfert de particules de sol, en zone d`élevage bovin intensif, dans le bocage de basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Etude des Sols, AFES, Bordeaux, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des zones sensibles à l'émission et au transfert de particules de sol en zone d'élevage bovin intensif dans le bocage de Basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bordeaux, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de coupler les approches bassin versant et rivière dans des petits bassins versants en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoirs-faire sur les bassins versants : pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Palis des Arts, Vannes,20,21 Avril 2004, Bassins Versants en Bretagne, 22 Avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'identification des zones sensibles à l'émission et au transfert de particules, en zone d'élevage bovin intensif, dans le bocage de basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants : pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Palais des Arts, Vannes, 20, 21 avril 2004, Bassins Versants en Bretagne, 22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.179-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité annuelle des flux et concentrations en nutriments et matières particulaires à l'exutoire de deux petits sous-bassins versants de l'Oir (affluent de la Sélune) en relation avec les activités humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones Ateliers PEVS/INSU - Baie du Mont St Michel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, La Rochelle, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d'un SIG pour l'action scientifique Aquae sur l'eau et l'agriculture : effets de la gestion des bassins versants sur l'érosion et la qualité biologique des eaux de surface en zones d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de géomatique "Apports des SIG au monde de la recherche", Orléans, mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de détermination des zones à risque de contamination des eaux de surface par les activités agricoles applicable aux bassins de SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final de restitution du projet européen Interreg IV B - SUDOE "AguaFlash"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et localisation des habitats potentiels et fonctionnels pour la reproduction du Saumon atlantique (S. salar, SAT) utilisant la méthode ELECTRE III d'aide multicritère à la décision couplée à un Système d'Information Géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Rougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau d'Echanges et de Valorisation en Ecologie de la Restauration, 2èmes Journées-Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Brest, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structures paysagères, transferts hydriques et particulaires et état écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau &amp; Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 232 p., 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de réduction des pesticides dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-228, 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies et ravageurs de la vigne, pratiques viticoles et usages des pesticides, risques agroenvironnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guilbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-50, 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage de risque potentiel de transferts de pesticides à l'échelle de bassins versants : quelles méthodes pour un transfert d'échelles spatiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : impacts environnementaux, gestion et traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'école nationale des Ponts et Chaussée, pp.245-259, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de coupler les approches bassin versant et cours d’eau dans des petits bassins versants en zone d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mérot Coordinateur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp. 67-73, 2006, Science Update, 2-7380-1214-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effluents vinicoles : des connaissances et une méthode pour choisir sa filière de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mouquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Monzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'impact des pratiques viticoles en matière de protection des plantes sur les écosystèmes connexes et de la capacité à les changer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des informations techniques générales relatives à la conduite des vergers de &amp;quot;pommes&amp;quot; dans le grand Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission sur le positionnement de l'agronomie dans le TR DTAM et le Département Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aguaflash : une méthodologie pour déterminer les risques de dégradation des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AguaFlash : Délivrable du GT 3.1(b)(Mise à jour pour application au GT 3.2) :Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV de la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AguaFlash : Délivrable du GT3.2 : Détermination des zones à risque potentiel de contamination des eaux de surface sur les BV du Flumen et Alegria (Espagne) & Enxoé (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du GT3.1 : Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux liés aux pollutions agricoles et qualité physico-chimique et biologique des cours d'eau : Modélisation de l'impact de ces pollutions. Performance environnementale des activités agricoles : rapport scientifique final du programme INSOLEVIE 2006-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d`une méthodologie pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE Phosphore » (partie VIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : démarches et méthodes appliquées par les Agences de l`Eau pour l`évaluation du RNABE et le calcul des pressions polluantes exercées par l`agriculture (partie III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE azote d'origine organique (effluents d'élevages) et minéral »(partie VIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant et qualité biologique des cours d'eau : effets de la gestion des bassins versants sur les transferts particulaires et dissous et sur la qualité biologique des eaux de surface en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassins versants du Don/Cétrais/Coisbrac : des échelles emboîtées pour comprendre et limiter les pollutions diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique : bilan des connaissances sur l`érosion et les phénomènes de ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais-Coisbrac - Rapport 2002-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques de contamination des eaux de surface sur des bassins versants agricoles. Approches multiscalaires par modélisation spatiale et analyse multicritère pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Institut National Polytechnique de Toulouse - INPT, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013INPT0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04289020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francis MACARY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-chercheur en agroenvironnement.Expert International pour la transition agroécologique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francis-macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4213-0375</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176672966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-4127-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis plus d'une vingtaine d'années, je conduis des recherches au sein du centre INRAE de Bordeaux-Cestas (précédemment Cemagref, puis IRSTEA) en agronomie et sciences de l’environnement. Ces travaux portaient initialement sur les relations entre pratiques agricoles et qualité des écosystèmes (eaux, sols) en évaluant les risques de contaminations de ces écosystèmes à partir des parcelles où étaient épandues les intrants (fertilisants minéraux, pesticides) en grandes cultures, viticulture, essentiellement. Différents niveaux d’organisation spatiale ont été observés : parcelles agricoles (lieux d’applications) ; exploitations agricoles (organisation des systèmes et des décisions) ; bassins versants emboîtés : de l’élémentaire au grand bassin de rivière (organisation spatiale de la production et diffusion des intrants vers le réseau hydrographique). Différentes méthodes et modèles ont été utilisés : méthodes multicritères pour l’aide à la décision (famille ELECTRE) ; Systèmes d’Information Géographique (SIG) ; Logiciel de télédétection.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Depuis le développement du projet national agroécologique (2012), mes travaux se sont orientés vers la transition agroécologique. Ils comprennent notamment l’étude de scénarios de changements de systèmes de production (grandes cultures, viticulture) grâce à des approches multicritères pour l’aide à la décision des acteurs socioéconomiques. Ils portent sur l’évaluation des performances globales (agroenvironnementales et socioéconomiques) des systèmes actuels de production et de nouveaux scénarios, afin de permettre aux acteurs de disposer de données comparatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 2. Évaluation des performances globales de systèmes viticoles en Bordelais et de scénarios en transition agroécologique (Résultats et Discussion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.202407959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ponds in pesticide dissipation at the catchment scale: The case of the Save agricultural catchment (Southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 934, pp.173131. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 2. Evaluation of the overall performance of winegrowing systems in the Bordeaux region and of agroecological transition scenarios (Results and Discussion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 1. Evaluation des performances globales de systèmes viticoles en Bordelais et de scénarios en transition agroécologique (Contexte et méthodologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.49-56. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Scenarios for a Shift towards Agroecology in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.1003 - 1033. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2021.1210065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Ponds in Pesticide Dissipation at the Agricultural Catchment Scale: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1202. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13091202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère des performances socio-économiques et environnementales de systèmes viticoles et de scénarios de transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.19. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apports de la littérature pour comprendre et construire la transition agroécologique en viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Guerendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturales pour la réduction des intrants phytosanitaires en vigne périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiple Criteria Decision Analysis Model Based on ELECTRE TRI-C for Erosion Risk Assessment in Agricultural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.221-242. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-013-9387-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale method to assess pesticide contamination risks in agricultural watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.624-639. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risk evaluation by a spatialised multi-criteria modelling combined with the PIXAL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.39-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of Best Environmental Practices on reducing pesticide contamination in surface water, using multi-criteria modelling combined with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multicriteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2/3), p. 178 - p. 211. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMCDM.2013.053728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Nitrate Losses: Implication on Long-Term River Quality in an Intensive Agricultural Catchment of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2011.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating landscape features to obtain an object-oriented landscape drainage network representing the connectivity of surface flow pathways over rural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Doray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (23), pp.3625-3636. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.8089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria spatial analysis of erosion risk into small watersheds in the low Normandy bocage (France) by ELECTRE III method coupled with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multicriteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.25-48. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMCDM.2010.033685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking diatom community structure to pesticide input as evaluated through a spatial contamination potential (Phytopixal): a case study in the Neste river system (South-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (1), pp.28-39. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de changement d'échelle pour l'estimation du potentiel de contamination des eaux de surface par l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Riglos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, p. 35 - p. 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d`identification de zones prédisposées aux émissions et aux transferts particulaires. Application à une zone d`élevage bovin intensif dans le bocage sud-Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, p. 3 - p. 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Agroforestry Performance through MCDA: Insights from a Participatory Assessment in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 th Mee&amp;ng of the EURO Working Group on Mul&amp;ple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poznań, Poland, Sep 2025, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years using ELECTRE multicriteria methods for agri-environmental decision-support issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100th EWG on MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weight of an economic criterion in the multi-criteria evaluation (ELECTRE methods) of agroforestry systems in south-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Simamindra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99th EWG on MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of agro-sylvicultural systems, using the ELECTRE TRI-nC and ELECTRE III methods, including stakeholder behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Behavioural Issues in Multicriteria Decision Aiding”, 98th EWG-MCDA meeting and 5th EWG-BOR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Catania, Sep 2024, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria decision support for evaluating new agricultural systems in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jaén, Spain, Apr 2023, Jaèn, Spain. pp 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AC²TION : Analyse multicritère pour l’aide à la décision afin d’évaluer les performances de nouveaux systèmes agroforestiers en grandes cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"DESSINER LES CHEMINS DE LA TRANSITION - INNOVATION OUVERTE ET IMPACT DE LA RECHERCHE SUR LES TERRITOIRES". École Chercheurs Partenaires du Programme national TETRAE (Transition en Territoire de l'Agriculture, l'Alimentation et l'Environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'organisation et Comité scientifique du programme national TETRAE, Oct 2023, Cap d'Agde (France), 15-18/10/2013, France. https://tetrae-ecp.colloque.inrae.fr/programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cuivre dans les sols viticoles : les apports du projet PHYTOCOTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pierdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Pilotage du Projet CePages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté de Communes de l'Estuaire, Jun 2022, Braud et Saint Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of future scenarios for the implementation of agroforestry in cereal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Elounda, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoCOTE : des scénarii d'évolution des modes de production viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Colloque final du LabEx COTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de systèmes viticoles en agroécologie pour une rupture avec les usages phytosanitaires conventionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme Santé des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche agroécologique et pratiques mises en oeuvre en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier terrain de l'Association française d'agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lapouyade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PhytoCOTE - Évaluation de la pression phytosanitaire et des risques de contamination des eaux de surface sur la zone d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du projet PhytoCOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PhytoCOTE - Scénarios prospectifs d'évolution des systèmes viticoles dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du projet PhytoCOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation multicritère des performances socio-économiques et environnementale d'exploitations viticoles bordelaises dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès du Groupe Français de recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pestipond - Création d'une typologie des retenues d'eau par une méthode multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du projet Pestipond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nangis, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contribution des parcelles agricoles du bassin versant expérimental d'Auradé au risque de transferts des pesticides vers les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du projet ANR PESTIPOND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nangis, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances socio-économiques et environnementales de systèmes viticoles en bordelais par une méthode multicritère d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées de recherches en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des pesticides en viticulture. Transferts, bioaccumulation et impacts sur les écosystèmes. Effets des changements de pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de la Recherche à l'ISVV «La transition écologique : quelles synergies entre l'ISVV et l'Irstea ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact and human health: the case of pesticides. Environmental performances assessment of agriculture, in relation with pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school of the LabEx COTE (University of Bordeaux) Interactions between ecosystems and rural-urban fringes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple criteria decision aiding method to assess vine production systems performances concerning pesticides and health near Bordeaux metropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Meeting of the EURO Working Group on Multiple Criteria Decision Aiding (EWG-MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges complexes de pesticides dans les cours d'eau de zones viticoles mis en évidence par l'échantillonnage passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48è Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Limoges, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination externe des agriculteurs et contamination environnementales par les produits phytosanitaires en arboriculture : de la compréhension des pratiques à la prévention des cancers (projet CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schawall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, environnement, santé et société : de l'évaluation des risques à l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques de contamination des eaux de surface par les produits phytosanitaires : application à un bassin versant viticole (projet PhytoCOTE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, environnements, santé et société. De l'évaluation des risques à l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la contamination atmosphérique par les pesticides à l'aide d'échantillonneurs passifs de type PUF (Polyurethane Foam) : application à l'étude de vergers de pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d'Écotoxicologie Terrestre et Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Alixan, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des échantillonneurs passifs pour évaluer la contamination des écosystèmes aquatiques par les produits phytosanitaires - Application à un bassin versant viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d'Écotoxicologie Terrestre et Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Alixan, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoCOTE : un projet intégratif des usages de pesticides dans le vignoble Bordelais, de leurs transferts et impacts sur les écosystèmes, des effets de changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46è Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des produits phytosanitaires dans les agrosystèmes, transferts et impacts potentiels vers les écosystèmes estuariens, effets des changements de pratiques agricoles et viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique de l’Estuaire de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Chenac St Seurin d’Uzet, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multiple criteria decision aid to improve best agricultural and environmental management practices in the area of a big wine company, near Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83rd meeting of the European working group on multicriteria decision aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Barcelone, Spain. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet intégratif en vue de protéger la qualité des eaux face aux usages de pesticides dans le vignoble Bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H Dévier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Workshop : "La question de l’eau dans la Zone Métropolitaine de Léon (Etat de Guanajuato) et Bordeaux Métropole, réflexions pluridisciplinaires, France, Mexique."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la performance environnementale de l'agriculture à différents niveaux d’organisation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la coopération franco-ukrainienne de l'enseignement agricole et des sciences agraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kiev, Ukraine. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles démarches et pratiques agro-environnementales pour la filière viticole ? Orientations des politiques et de la recherche publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Université Bordeaux Montaigne, Ensegid, LabEx COTE : "Filière viticole, quelles priorités pour la qualité de l'eau et des sols du territoire bordelais ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Bordeaux, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de la structuration pluridisciplinaire de la recherche française dans des Laboratoires d’Excellence : Universités / Instituts de recherche cas du LabEX COTE de l’Université de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la coopération franco-ukrainiennes en matière d'enseignement agricole et de sciences agraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kiev, Ukraine. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des eaux de surface sur le bassin versant d’Auradé. Évaluation des risques agroenvironnementaux et mesures analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è journées du réseau des Bassins Versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité ne rime plus uniquement avec productivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes controverses européennes de Marciac : L’agriculture a-t-elle le droit d’être moderne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Marciac, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère spatialisée des risques de contamination des eaux de surface par les produits phytosanitaires, en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du Labex COTE Université de Bordeaux Les pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des risques agro-environnementaux sur les 4 bassins versants étudiés dans la zone SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Interreg-SUDOE IV B- AguaFlash 2009-2012 : un prototype méthodologique, de la caractérisation du risque à la cartographie de la pollution des cours d'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide application date shifts on surface water contamination during floods using the SWAT model in the Save catchment (south-western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International SWAT Conference &amp; Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New Delhi, India. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation des bonnes pratiques environnementales sur le Bassin versant expérimental d'Auradé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans d'actions scientifiques pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Auradé, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pesticide Fluxes during high flow events in an intensive agricultural catchment: the Save river (Southwestern France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risks: from the assessment with a spatialised multicriteria modelling on a small territory, to the use of remote sensing on his larger covering watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Meeting of the European Working Group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Yverdon les Bains, Switzerland. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques de pollution de l'eau dans un petit bassin versant agricole en Gascogne : évaluation de l'effet de pratiques environnementales par une modélisation multicritère spatialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73è Séminaire du Groupe Européen de recherches en Aide à la Décision Multicritère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flumen River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Comín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the pollutant transport with SWAT model, in an agricultural watershed dominated by an alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et ressource en eau sur le territoire semi aride du Bassin de l’Ebre en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Darwiche Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AguaFlash : Développement d'une méthode d'évaluation des risques de dégradation de la qualité des eaux dans les bassins versants agricoles au cours de crues, transposable aux bassins versants de Sudoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bordeaux, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la géomatique afin de déterminer les zones à risque agroenvironnemental pour la qualité des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of multicriteria analysis in environmental management within a Water Development and Management Scheme, in France: Using Electre Tri-C and Electre III methods, with a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rui Figuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71è séminaire du groupe européen de recherches en aide à la décision multicritère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Turin, Italy. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the ELECTRE method, multi-criteria decision aiding, in agriculture and environment: risk of erosion in the south-Manche landscape, in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire n°69 du groupe européen de recherche en aide à la décision multicritère (MCDA69)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruxelles, Belgium. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness and the sensibility of results obtained by the ELECTRE III method according to a problem in agriculture and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire n°70 du groupe européen de recherche en aide à la décision multicritère (MCDA70)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Moncton, Canada. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et Hydrosystèmes : estimation d’un risque agro-environnemental (pollutions diffuses d’origine agricole) : potentialités pour une aide au diagnostic territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Pollutions diffuses du Conseil Général de l'Agriculture, de l'Alimentation, des Espaces Ruraux du Ministère en charge de l'Agriculture - Section Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking diatom community structure to pesticide input as evaluated through a spatial contamination potential (Phytopixal): a case study in the Neste system (South-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dubrovnik, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pollutions agricoles sur les communautés de diatomées du système Neste (SO France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès du Groupement Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Brest, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un risque agro-environnemental : la contamination des eaux de surface par les intrants agricoles. Application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire "Vulnérabilités Sociales, Risques et Environnement : Comprendre et Evaluer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms périphytiques et pollutions agricoles : Caractérisation des communautés des coteaux de Gascogne (grandes cultures) et du Beaujolais (vignobles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un risque potentiel spatialisé de la contamination des eaux de surface par les pesticides à différentes échelles : application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transferts des produits phytosanitaires vers les milieux environnementaux, Toulouse, 2-3 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'estimation d'un risque potentiel spatialisé de la contamination des eaux de surface par les intrants agricoles à différentes échelles spatiales : application sur les coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saudubray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Géomatique et d'analyse spatiale, Clermont Ferrand, 18-19-20 juin 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs environnementaux pour le zonage de risque potentiel de transferts de pesticides à l'échelle de bassins versants : méthodologies pour un changement d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème colloque annuel du GFP, 22-23-24 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité annuelle des flux et concentrations en nutriments et matières particulaires à l'exutoire de deux petits sous-bassins versants de l'Oir (affluent de la Sélune) en relation avec les activités humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones Ateliers PEVS/INSU - Baie du Mont St Michel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, La Rochelle, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des zones sensibles à l`émission et au transfert de particules de sol, en zone d`élevage bovin intensif, dans le bocage de basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Etude des Sols, AFES, Bordeaux, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des zones sensibles à l'émission et au transfert de particules de sol en zone d'élevage bovin intensif dans le bocage de Basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bordeaux, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de coupler les approches bassin versant et rivière dans des petits bassins versants en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoirs-faire sur les bassins versants : pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Palis des Arts, Vannes,20,21 Avril 2004, Bassins Versants en Bretagne, 22 Avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'identification des zones sensibles à l'émission et au transfert de particules, en zone d'élevage bovin intensif, dans le bocage de basse Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants : pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Palais des Arts, Vannes, 20, 21 avril 2004, Bassins Versants en Bretagne, 22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.179-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d'un SIG pour l'action scientifique Aquae sur l'eau et l'agriculture : effets de la gestion des bassins versants sur l'érosion et la qualité biologique des eaux de surface en zones d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de géomatique "Apports des SIG au monde de la recherche", Orléans, mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de détermination des zones à risque de contamination des eaux de surface par les activités agricoles applicable aux bassins de SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final de restitution du projet européen Interreg IV B - SUDOE "AguaFlash"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et localisation des habitats potentiels et fonctionnels pour la reproduction du Saumon atlantique (S. salar, SAT) utilisant la méthode ELECTRE III d'aide multicritère à la décision couplée à un Système d'Information Géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Rougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau d'Echanges et de Valorisation en Ecologie de la Restauration, 2èmes Journées-Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Brest, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structures paysagères, transferts hydriques et particulaires et état écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau &amp; Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 232 p., 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies et ravageurs de la vigne, pratiques viticoles et usages des pesticides, risques agroenvironnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guilbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-50, 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de réduction des pesticides dans le cadre de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-228, 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage de risque potentiel de transferts de pesticides à l'échelle de bassins versants : quelles méthodes pour un transfert d'échelles spatiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : impacts environnementaux, gestion et traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'école nationale des Ponts et Chaussée, pp.245-259, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de coupler les approches bassin versant et cours d’eau dans des petits bassins versants en zone d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mérot Coordinateur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp. 67-73, 2006, Science Update, 2-7380-1214-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effluents vinicoles : des connaissances et une méthode pour choisir sa filière de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mouquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Monzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'impact des pratiques viticoles en matière de protection des plantes sur les écosystèmes connexes et de la capacité à les changer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des informations techniques générales relatives à la conduite des vergers de &amp;quot;pommes&amp;quot; dans le grand Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission sur le positionnement de l'agronomie dans le TR DTAM et le Département Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aguaflash : une méthodologie pour déterminer les risques de dégradation des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AguaFlash : Délivrable du GT 3.1(b)(Mise à jour pour application au GT 3.2) :Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV de la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AguaFlash : Délivrable du GT3.2 : Détermination des zones à risque potentiel de contamination des eaux de surface sur les BV du Flumen et Alegria (Espagne) & Enxoé (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du GT3.1 : Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux liés aux pollutions agricoles et qualité physico-chimique et biologique des cours d'eau : Modélisation de l'impact de ces pollutions. Performance environnementale des activités agricoles : rapport scientifique final du programme INSOLEVIE 2006-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE azote d'origine organique (effluents d'élevages) et minéral »(partie VIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d`une méthodologie pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE Phosphore » (partie VIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : démarches et méthodes appliquées par les Agences de l`Eau pour l`évaluation du RNABE et le calcul des pressions polluantes exercées par l`agriculture (partie III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant et qualité biologique des cours d'eau : effets de la gestion des bassins versants sur les transferts particulaires et dissous et sur la qualité biologique des eaux de surface en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassins versants du Don/Cétrais/Coisbrac : des échelles emboîtées pour comprendre et limiter les pollutions diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique : bilan des connaissances sur l`érosion et les phénomènes de ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais-Coisbrac - Rapport 2002-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques de contamination des eaux de surface sur des bassins versants agricoles. Approches multiscalaires par modélisation spatiale et analyse multicritère pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Institut National Polytechnique de Toulouse - INPT, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013INPT0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04289020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5B973F0"/>
+    <w:nsid w:val="B4B456D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-macary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4213-0375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176672966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4127-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412184v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Aouadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.202407959" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joffre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7959" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2021.1210065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Guerendel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.09.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Almeida Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Figueira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-013-9387-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.39-70" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Almeida Dias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2013.053728" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boithias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srinivasan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0367" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XGJ6KJC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2010.033685" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.05.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riglos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paulais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736090v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aouadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boutet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607700v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corrales" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duporte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;ziat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Schawall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Net" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890946v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607250v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Barron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le M&#233;nach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H D&#233;vier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602192v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597908v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597930v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597689v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596665v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorando" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Com&#237;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darwiche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrocchi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brito" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antiguedad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651179v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Darwiche Criado" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Comin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pedrocchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557637v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593224v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rui Figuera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dumas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavialle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590994v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590993v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debenest" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591585v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589179v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587859v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586332v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584184v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dorioz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulinard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581671v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597572v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rougeron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaffet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulmy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B4356" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962695v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guilbault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589146v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Francois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581431v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desenne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monzie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610124v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610123v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607537v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine Mornas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597669v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595683v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595684v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593226v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593225v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sovan Lek" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586705v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586703v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588935v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584187v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586249v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berville" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581761v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04289020v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0051" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-macary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4213-0375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176672966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4127-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412184v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Aouadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.202407959" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joffre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7959" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2021.1210065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Guerendel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Almeida Dias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Figueira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-013-9387-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.39-70" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Almeida Dias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2013.053728" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boithias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srinivasan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0367" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XGJ6KJC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2010.033685" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.05.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riglos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paulais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05629990v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05629981v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Simamindra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aouadi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610053v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boutet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607698v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corrales" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duporte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;ziat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Schawall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Net" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Barron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le M&#233;nach" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607247v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603460v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603461v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H D&#233;vier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602192v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597908v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597689v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597910v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596665v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597571v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595404v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorando" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Com&#237;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darwiche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrocchi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596667v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antiguedad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651179v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Darwiche Criado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Comin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pedrocchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594982v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557637v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593224v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rui Figuera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592520v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dumas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavialle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590994v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590993v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debenest" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591585v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587859v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453563v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584184v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dorioz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulinard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581671v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597572v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593231v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rougeron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaffet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulmy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824730v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962627v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962695v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guilbault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B4356" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589146v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817257v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Francois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581431v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desenne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monzie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610124v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610123v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607537v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine Mornas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597669v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595684v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593226v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593225v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sovan Lek" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586703v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586705v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586699v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588935v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584187v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586249v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berville" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581761v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04289020v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0051" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>