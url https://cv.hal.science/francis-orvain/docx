--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -243,6748 +243,7141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispecies macrozoobenthic seasonal bioturbation effect on sediment erodibility</w:t>
+                <w:t xml:space="preserve">A novel quantile regression approach to define optimal ecological niche: a case study on habitat suitability of cockle populations (Cerastoderma edule)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulhen Rose-Marie</w:t>
+                <w:t xml:space="preserve">Chloé Dancie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhou Zhengquan</w:t>
+                <w:t xml:space="preserve">Florent Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smit Jaco De</w:t>
+                <w:t xml:space="preserve">Sven Smolders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ijzerloo Lennart Van</w:t>
+                <w:t xml:space="preserve">Francesco Cozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 201, pp.102525</w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608768v2</w:t>
+                <w:t xml:space="preserve">hal-04438267v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic impacts of benthic bioturbator species: Interconnected effects on sedimentary properties, biogeochemical variables, and microbial dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+                <w:t xml:space="preserve">Multispecies macrozoobenthic seasonal bioturbation effect on sediment erodibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Huguet</w:t>
+                <w:t xml:space="preserve">Oulhen Rose-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Richard</w:t>
+                <w:t xml:space="preserve">Zhou Zhengquan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+                <w:t xml:space="preserve">Smit Jaco De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
+                <w:t xml:space="preserve">Ijzerloo Lennart Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 201, pp.102525</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477915v1</w:t>
+                <w:t xml:space="preserve">hal-04608768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Sediment Bioturbation on Microphytobenthic Primary Producers: Importance of Macrobenthic Functional Traits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antagonistic impacts of benthic bioturbator species: Interconnected effects on sedimentary properties, biogeochemical variables, and microbial dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+                <w:t xml:space="preserve">A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-022-00817-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 573, pp.152000-152000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2024.152000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04120330v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nutrient enrichment on colonisation and photosynthetic parameters of hard substrate marine microphytobenthos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Vivier</w:t>
+                <w:t xml:space="preserve">Impact of Sediment Bioturbation on Microphytobenthic Primary Producers: Importance of Macrobenthic Functional Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Faucheux-Bourlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Orvain</w:t>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Chasselin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orianne Jolly</w:t>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2023.2261852⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-022-00817-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227448v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium-based galvanic anode impacts the photosynthesis of microphytobenthos and supports the bioaccumulation of metals released</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous microgeographic genetic structure of the common cockle (Cerastoderma edule) in the Northeast Atlantic Ocean: biogeographic barriers and environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Levallois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Vivier</w:t>
+                <w:t xml:space="preserve">Sophie B Wilmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Caplat</w:t>
+                <w:t xml:space="preserve">Francesco Maroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Goux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Orvain</w:t>
+                <w:t xml:space="preserve">Miguel Hermida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106501⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (4), pp.292 - 305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-023-00646-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196500v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonisation of artificial structures by primary producers: competition and photosynthetic behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence of nutrient enrichment on colonisation and photosynthetic parameters of hard substrate marine microphytobenthos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Faucheux-Bourlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maël Deloor</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, The Journal of Bioadhesion and Biofilm Research, pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2022.2088285⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2023.2261852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719904v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in benthic macrofauna in oyster parks during an OsHV-1 μVar oyster spat mortality outbreak</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aluminium-based galvanic anode impacts the photosynthesis of microphytobenthos and supports the bioaccumulation of metals released</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lepoittevin</w:t>
+                <w:t xml:space="preserve">Alexandre Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112239⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258, pp.106501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793601v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine artificial reefs, a meta-analysis of their design, objectives and effectiveness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Colonisation of artificial structures by primary producers: competition and photosynthetic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Navon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mussio</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Deloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01538⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, The Journal of Bioadhesion and Biofilm Research, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2022.2088285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172105v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter‐country differences in the cultural ecosystem services provided by cockles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in benthic macrofauna in oyster parks during an OsHV-1 μVar oyster spat mortality outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David N. Carss</w:t>
+                <w:t xml:space="preserve">Charles Vanhuysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico Carvalho</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pan3.10252⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.112239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844505v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of infrastructure material composition and microtopography on marine biofilm growth and photobiology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter‐country differences in the cultural ecosystem services provided by cockles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lelong</w:t>
+                <w:t xml:space="preserve">Mathilde Jackson‐bue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lesage</w:t>
+                <w:t xml:space="preserve">Ana C. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Peccate</w:t>
+                <w:t xml:space="preserve">Sara Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David N. Carss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2021.1959918⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320902v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted impact of two macrofaunal species (Hediste diversicolor and Scrobicularia plana) on microphytobenthos spatial distribution and photosynthetic activity at microscale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anais Richard</w:t>
+                <w:t xml:space="preserve">Marine artificial reefs, a meta-analysis of their design, objectives and effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Navon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Slimani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Rusig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mussio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105228⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.e01538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155944v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services provided by a non-cultured shellfish species: The common cockle Cerastoderma edule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
+                <w:t xml:space="preserve">Influence of infrastructure material composition and microtopography on marine biofilm growth and photobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Fernández Otero</w:t>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Incera Filgueira</w:t>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David N Carss</w:t>
+                <w:t xml:space="preserve">Quentin Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana C Brito</w:t>
+                <w:t xml:space="preserve">Mathias Peccate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 158, pp.104931. </w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (7), pp.740-756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2021.1959918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873928v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for better microphytobenthos dynamics in mixed sand/mud zones than in pure sand or mud intertidal flats (Seine estuary, Normandy, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Contrasted impact of two macrofaunal species (Hediste diversicolor and Scrobicularia plana) on microphytobenthos spatial distribution and photosynthetic activity at microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Claquin</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0237211⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, pp.105228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956123v1</w:t>
+                <w:t xml:space="preserve">hal-03155944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does parasitism influence sediment stability? Evaluation of trait-mediated effects of the trematode Bucephalus minimus on the key role of cockles Cerastoderma edule in sediment erosion dynamics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecosystem services provided by a non-cultured shellfish species: The common cockle Cerastoderma edule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Incera Filgueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David N Carss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139307⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.104931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793607v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Chronic and Massive Resuspension Mechanisms on the Microphytobenthos Dynamics in a Temperate Intertidal Mudflat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does parasitism influence sediment stability? Evaluation of trait-mediated effects of the trematode Bucephalus minimus on the key role of cockles Cerastoderma edule in sediment erosion dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dairain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JG005369⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 733, pp.139307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416071v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivities with shellfish farms and channel rivers are associated with mortality risk in oysters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment stability: can we disentangle the effect of bioturbating species on sediment erodibility from their impact on sediment roughness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dairain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gangnery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C Duval</w:t>
+                <w:t xml:space="preserve">Guillaume Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cugier</w:t>
+                <w:t xml:space="preserve">Anaïs Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Grangeré</w:t>
+                <w:t xml:space="preserve">Tiffany Rodolfo-Damiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11, pp.493-506. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162, pp.105147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/aei00327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344741v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the functioning of a coupled microphytobenthic-EPS-bacterial system in intertidal mudflats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for better microphytobenthos dynamics in mixed sand/mud zones than in pure sand or mud intertidal flats (Seine estuary, Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104754⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0237211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354725v1</w:t>
+                <w:t xml:space="preserve">hal-02956123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of exopolymeric carbon pools in relation with phytoplankton succession along the salinity gradient of a temperate estuary (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Orvain</w:t>
+                <w:t xml:space="preserve">Impact of Chronic and Massive Resuspension Mechanisms on the Microphytobenthos Dynamics in a Temperate Intertidal Mudflat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.05.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JG005369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433644v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple, user friendly tool to readjust raw PAM data from field measurements to avoid over- or underestimating of microphytobenthos photosynthetic parameters</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Connectivities with shellfish farms and channel rivers are associated with mortality risk in oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gangnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Grangeré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2018.02.007⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.493-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/aei00327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433658v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual Phytoplankton Primary Production Estimation in a Temperate Estuary by Coupling PAM and Carbon Incorporation Methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+                <w:t xml:space="preserve">Modelling the functioning of a coupled microphytobenthic-EPS-bacterial system in intertidal mudflats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grangeré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12237-018-0369-8⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.104754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410790v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional and latitudinal patterns of soft-bottom macrobenthic invertebrates along French coasts: Results from the RESOMAR database</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple, user friendly tool to readjust raw PAM data from field measurements to avoid over- or underestimating of microphytobenthos photosynthetic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 130, pp.96-106. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 503, pp.136-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2017.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510350v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of biofilm resuspension on mesozooplankton in a shallow coastal ecosystem characterized by a bare intertidal mudflat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annual Phytoplankton Primary Production Estimation in a Temperate Estuary by Coupling PAM and Carbon Incorporation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie V. David</w:t>
+                <w:t xml:space="preserve">Mathilde Schapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans J. Hartmann</w:t>
+                <w:t xml:space="preserve">Philippe Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barnett Barnett</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Montanié</w:t>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0025315416000552⟩</w:t>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (5), pp.1337-1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12237-018-0369-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322859v1</w:t>
+                <w:t xml:space="preserve">hal-02410790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Effect of Cerastoderma edule Bioturbation on Microphytobenthos Resuspension Towards the Planktonic Food Web of Estuarine Ecosystem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Forêt</w:t>
+                <w:t xml:space="preserve">Dynamics of exopolymeric carbon pools in relation with phytoplankton succession along the salinity gradient of a temperate estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Schapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.08.010⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.18-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227917v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial interactions in marine water amended by eroded benthic biofilm: A case study from an intertidal mudflat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Montanié</w:t>
+                <w:t xml:space="preserve">Regional and latitudinal patterns of soft-bottom macrobenthic invertebrates along French coasts: Results from the RESOMAR database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis K. Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Ory</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Grémare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 92, pp.74 - 85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.11.011⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 130, pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2017.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097525v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of benthic prokaryotic communities and their hydrolytic enzyme activities resuspended from samples of intertidal mudflats: An experimental approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of biofilm resuspension on mesozooplankton in a shallow coastal ecosystem characterized by a bare intertidal mudflat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans J. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+                <w:t xml:space="preserve">Alexandre Barnett Barnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Martine Bréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Orvain</w:t>
+                <w:t xml:space="preserve">Hélène Montanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Trophic significance of microbial biofilm in tidal flats, 92, pp.158-169. </w:t>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0025315416000552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356084v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of macrozoobenthic grazers to understand the dynamic behavior of sediment erodibility and microphytobenthos resuspension in sunny summer conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the Effect of Cerastoderma edule Bioturbation on Microphytobenthos Resuspension Towards the Planktonic Food Web of Estuarine Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Grangeré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ubertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.03.004⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 316, pp.155-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248060v1</w:t>
+                <w:t xml:space="preserve">hal-03227917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Microbial interactions in marine water amended by eroded benthic biofilm: A case study from an intertidal mudflat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Montanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 92, pp.144-157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 92, pp.74 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097877v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential resuspension of biofilm components (viruses, prokaryotes and protists) as measured by erodimetry experiments in the Brouage mudflat (French Atlantic coast)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Structures of benthic prokaryotic communities and their hydrolytic enzyme activities resuspended from samples of intertidal mudflats: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Bréret</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 92, pp.56-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.12.002⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Trophic significance of microbial biofilm in tidal flats, 92, pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01214993v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial dynamics in a microphytobenthic biofilm: A tidal mesocosm approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of macrozoobenthic grazers to understand the dynamic behavior of sediment erodibility and microphytobenthos resuspension in sunny summer conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Bréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Trophic significance of microbial biofilm in tidal flats, 92, pp.36 - 45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.03.003⟩</w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086656v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal and seasonal effects on the short-term temporal patterns of bacteria, microphytobenthos and exopolymers in natural intertidal biofilms (Brouage, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+                <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.018⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 92, pp.144-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425772v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Features of Intertidal Food Webs That Support Migratory Shorebirds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Sequential resuspension of biofilm components (viruses, prokaryotes and protists) as measured by erodimetry experiments in the Brouage mudflat (French Atlantic coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot de Crignis</w:t>
+                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Montanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076739⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097501v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of extracellular polymeric substances (EPS) in surface sediments of a diatom-dominated intertidal mudflat (Marennes-Oléron, France).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tidal and seasonal effects on the short-term temporal patterns of bacteria, microphytobenthos and exopolymers in natural intertidal biofilms (Brouage, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Klein</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Crignis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 92, pp.26-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.07.018⟩</w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070408v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effects of macrofauna on sediment transport and bed elevation: application over a cross-shore mudflat profile and model validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Hir</w:t>
+                <w:t xml:space="preserve">Bacterial dynamics in a microphytobenthic biofilm: A tidal mesocosm approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margot de Crignis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Trophic significance of microbial biofilm in tidal flats, 92, pp.36 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444601v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal interaction between sediment and microphytobentos in a temperate estuarine macro-intertidal bay.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Gangnery</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics of extracellular polymeric substances (EPS) in surface sediments of a diatom-dominated intertidal mudflat (Marennes-Oléron, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92, pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps09698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00806825v1</w:t>
+                <w:t xml:space="preserve">hal-01070408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Rough Bed Friction Factors of Mud Beds as a Result of Biological Activity in Erosion Experiments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Key Features of Intertidal Food Webs That Support Migratory Shorebirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Crignis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000627⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955352v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical composition and changes of extracellular polysaccharides (ECPS) produced during microphytobenthic biofilm development (Marennes-Oléron, France).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">Accounting for Rough Bed Friction Factors of Mud Beds as a Result of Biological Activity in Erosion Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 138 (11), pp.979-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789556v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal dynamics of size-structured photosynthetic parameters (PAM) and primary production (13C) of pico- and nano-phytoplankton in an atoll lagoon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Claquin</w:t>
+                <w:t xml:space="preserve">Biochemical composition and changes of extracellular polysaccharides (ECPS) produced during microphytobenthic biofilm development (Marennes-Oléron, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Graber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beby Rafiliposon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63, pp.157 - 169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00807541v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Variability of Benthic-Pelagic Coupling in an Estuary Ecosystem: Consequences for Microphytobenthos Resuspension Phenomenon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal dynamics of size-structured photosynthetic parameters (PAM) and primary production (13C) of pico- and nano-phytoplankton in an atoll lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (10-12), pp.478-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00807556v1</w:t>
+                <w:t xml:space="preserve">hal-00807541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of Extracellular Polymeric Substances extracted from an intertidal mudflat using a cation exchange resin.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial Variability of Benthic-Pelagic Coupling in an Estuary Ecosystem: Consequences for Microphytobenthos Resuspension Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ubertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gangnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Grangeré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (e44155), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652078v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising extraction of extracellular polymeric substances (EPS) from benthic diatoms: comparison of the efficiency of six EPS extraction methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Orvain</w:t>
+                <w:t xml:space="preserve">Modelling the effects of macrofauna on sediment transport and bed elevation: application over a cross-shore mudflat profile and model validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orvain Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/MF08258⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (1), pp.64-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472061v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of trophic relationships between benthic suspension feeders within Crassostrea gigas culture areas.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal interaction between sediment and microphytobentos in a temperate estuarine macro-intertidal bay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Blin</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Montepini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sébire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gangnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 458 (ISSN: 0171-8630), pp.53-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480678v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope (δ13C and δ15N) and modelling as tools to estimate the trophic ecology of cultivated oysters in two contrasting environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochemical characterization of Extracellular Polymeric Substances extracted from an intertidal mudflat using a cation exchange resin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Graber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 153, pp.673-688</w:t>
+              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38, pp.917-923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481233v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variations in intertidal mudflat erodability: Marennes-Oléron Bay, western France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cann</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics of trophic relationships between benthic suspension feeders within Crassostrea gigas culture areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Marin-Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82, pp.415-425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855227v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of sediment cohesiveness on bioturbation effects due to &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; on the initial erosion of intertidal sediments: A study combining flume and model approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimising extraction of extracellular polymeric substances (EPS) from benthic diatoms: comparison of the efficiency of six EPS extraction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eri Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ledauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Prineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2005.10.002⟩</w:t>
+              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (12), pp.1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/MF08258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855211v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of sediment transport under the influence of surface bioturbation: generalisation to the facultative suspension-feeder Scrobicularia plana</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stable isotope (δ13C and δ15N) and modelling as tools to estimate the trophic ecology of cultivated oysters in two contrasting environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Marin-Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153, pp.673-688</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377981v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting effects of &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; bioturbation and microphytobenthos on the erodibility of mudflat sediments</w:t>
+                <w:t xml:space="preserve">Spatio-temporal variations in intertidal mudflat erodability: Marennes-Oléron Bay, western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Hir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps278205⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (8), pp.1153-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2006.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854893v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of fluff layer erosion and subsequent bed erosion in the presence of the bioturbator, &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt;</w:t>
+                <w:t xml:space="preserve">The influence of sediment cohesiveness on bioturbation effects due to &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; on the initial erosion of intertidal sediments: A study combining flume and model approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Prineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of marine research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1357/002224003322981165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (1), pp.54-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2005.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854788v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrate production in relation to microphytobenthic biofilm development: an integrated approach in a tidal mesocosm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model of sediment transport under the influence of surface bioturbation: generalisation to the facultative suspension-feeder Scrobicularia plana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-002-2027-7⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 286, pp.43-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps286043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01854500v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and behavioural factors affecting activity in the intertidal gastropod &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Interacting effects of &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; bioturbation and microphytobenthos on the erodibility of mudflat sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Sygut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Hir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00130-2⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 278, pp.205 - 223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps278205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854479v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behaviour of benthic microalgal biomass in intertidal mudflats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model of fluff layer erosion and subsequent bed erosion in the presence of the bioturbator, &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0022-0981(01)00312-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of marine research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 61 (6), pp.821 - 849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1357/002224003322981165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01854059v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carbohydrate production in relation to microphytobenthic biofilm development: an integrated approach in a tidal mesocosm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orvain Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Galois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard F. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (3), pp.237 - 251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-002-2027-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental and behavioural factors affecting activity in the intertidal gastropod &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orvain Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 272 (2), pp.191 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00130-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence de l’abondance du gastéropode &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; (Pennant) sur l’érodabilité d’un sédiment cohésif en baie de Marennes-Oléron : résultats d’expériences en canal hydraulique et mise en place d’un modèle mathématique simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orvain Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 26 (3), pp.121-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic behaviour of benthic microalgal biomass in intertidal mudflats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard F. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Guarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 264 (1), pp.85 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0022-0981(01)00312-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un suivi de la colonisation à plusieurs échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Rusig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Musio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Feunten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the RECIF Conference on artificial reefs : from materials to ecosystem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESITC, Jan 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la macrofaune dans la dynamique sédimentaire des vasières intertidales : de l’observation à la modélisation en passant par l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrodynamique et dynamique sédimentairelittorales. Séminaire de l'Institut océanographique (2ème partie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Barusseau, J.-P., Jan 2002, Paris (Institut océanographique), France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6994,174 +7387,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary production assessment on eco-engineering infrastructures: English Channel case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Navon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rusig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Mussio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marineff International Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Caen, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1245 (1), pp.012011, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899x/1245/1/012011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7171,607 +7564,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données sédimentologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition Cerema, pp.145-191, 2019, 978-2-37180-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte général : données physiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEREMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition Cerema, pp.16-59, 2019, 978-2-37180-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatiale de la remise en suspension du microphytobenthos dans un écosystème estuarien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ubertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gangnery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François .G. Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 26e Forum des jeunes océanographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union des Océanographes de France, pp.29-34, 2012, 978-2-9510625-5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800116v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-04438267v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MELTING POTES. Modélisation de l'Évolution à Long Terme des INGénieurs d'écosystèmes marins en réPOnse au changement climatique et au Transport sédimentaire en Estuaire de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7780,187 +8019,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universite de Caen Normandie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Seine-Aval 6 PHARESEE « Productivité microphytobenthique des HAbitats intertidaux en lien avec la dynamique sédimentaire, biogéochimique et les ingénieurs d'écosystème de la faune benthique : implication pour des enjeux de modélisation et de REhabilitation des vasières de la SEine Estuarienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIP Seine-Aval. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId275"/>
+      <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8107,51 +8346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026490v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04629-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608768v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lehuen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulhen Rose-Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhengquan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smit Jaco De" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijzerloo Lennart Van" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00817-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faucheux-Bourlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chasselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Jolly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2261852" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2022.2088285" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanhuysse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Normand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112239" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03172105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01538" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jackson&#8208;bue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Brito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Carss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10252" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lesage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Peccate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1959918" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Slimani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105228" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez Otero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Incera Filgueira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Carss" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Brito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104931" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237211" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meynard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139307" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02416071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Savelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orvain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gernez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005369" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangnery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cugier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Granger&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00327" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotomalala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granger&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104754" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.05.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433658v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.02.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410790v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0369-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Hartmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnett Barnett" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315416000552" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rakotomalala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granger&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ubertini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin For&#234;t" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.08.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.11.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356084v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.01.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.12.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVLRXTV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mornet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425772v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076739" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070408v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Zhao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.07.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orvain Francis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montepini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;bire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09698" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955352v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000627" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789556v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beby Rafiliposon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807541v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit V&#233;ron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charpy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVDCMFN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807556v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gangnery" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044155" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652078v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledauphin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF08258" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480678v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marin-Leal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Blin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855227v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.05.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prineau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2005.10.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377981v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps286043" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854893v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sygut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps278205" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854788v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224003322981165" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854500v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Galois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barnard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sylvestre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F. Blanchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-2027-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DA8452AFFD456EFA128A4397C257C7F91C35DAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854479v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00130-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854059v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0981(01)00312-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRJWL2S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708572v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rusig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Musio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Feunten" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178464v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770402v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Claquin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Navon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rusig" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mussio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1245/1/012011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373478v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800116v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ubertini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04438267v4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Smolders" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cozzoli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488470v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026490v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04629-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04438267v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lehuen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Smolders" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cozzoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608768v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulhen Rose-Marie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhengquan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smit Jaco De" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijzerloo Lennart Van" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00817-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05549181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B Wilmes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maroso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hermida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00646-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faucheux-Bourlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chasselin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Jolly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2261852" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2022.2088285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanhuysse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Normand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112239" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jackson&#8208;bue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Brito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Carss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Carvalho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10252" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03172105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01538" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lesage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Peccate" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1959918" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Slimani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105228" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez Otero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Incera Filgueira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Carss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Brito" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104931" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meynard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139307" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Rodolfo-Damiano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105147" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237211" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02416071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Savelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orvain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gernez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005369" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangnery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cugier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Granger&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00327" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotomalala" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granger&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104754" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433658v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.02.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0369-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.05.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322859v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Hartmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnett Barnett" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315416000552" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rakotomalala" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granger&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ubertini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin For&#234;t" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.08.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delmas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.11.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356084v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.01.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248060v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214993v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.12.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVLRXTV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425772v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086656v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mornet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070408v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Zhao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.07.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076739" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955352v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000627" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789556v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beby Rafiliposon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit V&#233;ron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charpy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVDCMFN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807556v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gangnery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044155" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444601v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orvain Francis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.036" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montepini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;bire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09698" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652078v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480678v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marin-Leal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Blin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472061v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledauphin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF08258" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481233v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855227v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.05.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855211v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prineau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2005.10.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps286043" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854893v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sygut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps278205" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224003322981165" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854500v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Galois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barnard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sylvestre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F. Blanchard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-2027-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DA8452AFFD456EFA128A4397C257C7F91C35DAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854479v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00130-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856192v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854059v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0981(01)00312-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRJWL2S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708572v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rusig" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Musio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Feunten" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178464v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Claquin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Navon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rusig" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mussio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1245/1/012011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373478v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800116v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ubertini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488470v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>