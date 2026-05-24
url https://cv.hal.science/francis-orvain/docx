--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -75,350 +75,350 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cockle bioturbation on microphytobenthic primary producers: habitat and density-dependent effects</w:t>
+                <w:t xml:space="preserve">A novel quantile regression approach to define optimal ecological niche: a case study on habitat suitability of cockle populations (Cerastoderma edule)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Richard</w:t>
+                <w:t xml:space="preserve">Amélie Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Orvain</w:t>
+                <w:t xml:space="preserve">Chloé Dancie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Dairain</w:t>
+                <w:t xml:space="preserve">Florent Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+                <w:t xml:space="preserve">Sven Smolders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
+                <w:t xml:space="preserve">Francesco Cozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026490v1</w:t>
+                <w:t xml:space="preserve">hal-04438267v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel quantile regression approach to define optimal ecological niche: a case study on habitat suitability of cockle populations (Cerastoderma edule)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of cockle bioturbation on microphytobenthic primary producers: habitat and density-dependent effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Lehuen</w:t>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dancie</w:t>
+                <w:t xml:space="preserve">Annabelle Dairain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Grasso</w:t>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Smolders</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Cozzoli</w:t>
+                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (5), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-025-04629-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438267v5</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multispecies macrozoobenthic seasonal bioturbation effect on sediment erodibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulhen Rose-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -499,51 +499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic impacts of benthic bioturbator species: Interconnected effects on sedimentary properties, biogeochemical variables, and microbial dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -627,295 +627,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Sediment Bioturbation on Microphytobenthic Primary Producers: Importance of Macrobenthic Functional Traits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous microgeographic genetic structure of the common cockle (Cerastoderma edule) in the Northeast Atlantic Ocean: biogeographic barriers and environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+                <w:t xml:space="preserve">Manuel Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+                <w:t xml:space="preserve">Sophie B Wilmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Hermida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-022-00817-x⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (4), pp.292 - 305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-023-00646-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120330v1</w:t>
+                <w:t xml:space="preserve">hal-05549181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous microgeographic genetic structure of the common cockle (Cerastoderma edule) in the Northeast Atlantic Ocean: biogeographic barriers and environmental factors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Maroso</w:t>
+                <w:t xml:space="preserve">Impact of Sediment Bioturbation on Microphytobenthic Primary Producers: Importance of Macrobenthic Functional Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Hermida</w:t>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Blanco</w:t>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (4), pp.292 - 305. </w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-023-00646-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10021-022-00817-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549181v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nutrient enrichment on colonisation and photosynthetic parameters of hard substrate marine microphytobenthos</w:t>
               </w:r>
@@ -927,51 +927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Faucheux-Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1087,51 +1087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 258, pp.106501. </w:t>
@@ -1297,412 +1297,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in benthic macrofauna in oyster parks during an OsHV-1 μVar oyster spat mortality outbreak</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine artificial reefs, a meta-analysis of their design, objectives and effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Navon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Vanhuysse</w:t>
+                <w:t xml:space="preserve">Anne-Marie Rusig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Normand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Mussio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112239⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.e01538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793601v1</w:t>
+                <w:t xml:space="preserve">hal-03172105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter‐country differences in the cultural ecosystem services provided by cockles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jackson‐bue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Jackson‐bue</w:t>
+                <w:t xml:space="preserve">Ana C. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana C. Brito</w:t>
+                <w:t xml:space="preserve">Sara Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Cabral</w:t>
+                <w:t xml:space="preserve">David N. Carss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">People and Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), pp.71-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pan3.10252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine artificial reefs, a meta-analysis of their design, objectives and effectiveness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Navon</w:t>
+                <w:t xml:space="preserve">Changes in benthic macrofauna in oyster parks during an OsHV-1 μVar oyster spat mortality outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vanhuysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Rusig</w:t>
+                <w:t xml:space="preserve">Julien Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mussio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27, pp.e01538. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.112239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172105v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of infrastructure material composition and microtopography on marine biofilm growth and photobiology</w:t>
               </w:r>
@@ -1848,77 +1848,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 163, pp.105228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1946,5199 +1946,5333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services provided by a non-cultured shellfish species: The common cockle Cerastoderma edule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana C Brito</w:t>
+                <w:t xml:space="preserve">Influence of infrastructure material composition and microtopography on marine biofilm growth and photobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Peccate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104931⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (7), pp.740-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2021.1959918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873928v1</w:t>
+                <w:t xml:space="preserve">hal-05612339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does parasitism influence sediment stability? Evaluation of trait-mediated effects of the trematode Bucephalus minimus on the key role of cockles Cerastoderma edule in sediment erosion dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dairain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 733, pp.139307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment stability: can we disentangle the effect of bioturbating species on sediment erodibility from their impact on sediment roughness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dairain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Rodolfo-Damiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 162, pp.105147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for better microphytobenthos dynamics in mixed sand/mud zones than in pure sand or mud intertidal flats (Seine estuary, Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0237211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Chronic and Massive Resuspension Mechanisms on the Microphytobenthos Dynamics in a Temperate Intertidal Mudflat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Dale</w:t>
+                <w:t xml:space="preserve">Ecosystem services provided by a non-cultured shellfish species: The common cockle Cerastoderma edule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Incera Filgueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David N Carss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JG005369⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.104931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416071v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivities with shellfish farms and channel rivers are associated with mortality risk in oysters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Grangeré</w:t>
+                <w:t xml:space="preserve">Impact of Chronic and Massive Resuspension Mechanisms on the Microphytobenthos Dynamics in a Temperate Intertidal Mudflat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/aei00327⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JG005369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344741v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the functioning of a coupled microphytobenthic-EPS-bacterial system in intertidal mudflats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Dupuy</w:t>
+                <w:t xml:space="preserve">Connectivities with shellfish farms and channel rivers are associated with mortality risk in oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gangnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Grangeré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104754⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.493-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/aei00327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354725v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple, user friendly tool to readjust raw PAM data from field measurements to avoid over- or underestimating of microphytobenthos photosynthetic parameters</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the functioning of a coupled microphytobenthic-EPS-bacterial system in intertidal mudflats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grangeré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2018.02.007⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.104754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433658v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual Phytoplankton Primary Production Estimation in a Temperate Estuary by Coupling PAM and Carbon Incorporation Methods</w:t>
+                <w:t xml:space="preserve">A simple, user friendly tool to readjust raw PAM data from field measurements to avoid over- or underestimating of microphytobenthos photosynthetic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12237-018-0369-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 503, pp.136-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410790v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of exopolymeric carbon pools in relation with phytoplankton succession along the salinity gradient of a temperate estuary (France)</w:t>
+                <w:t xml:space="preserve">Annual Phytoplankton Primary Production Estimation in a Temperate Estuary by Coupling PAM and Carbon Incorporation Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Schapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.05.008⟩</w:t>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (5), pp.1337-1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12237-018-0369-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433644v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional and latitudinal patterns of soft-bottom macrobenthic invertebrates along French coasts: Results from the RESOMAR database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grémare</w:t>
+                <w:t xml:space="preserve">Dynamics of exopolymeric carbon pools in relation with phytoplankton succession along the salinity gradient of a temperate estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Schapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2017.03.011⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.18-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510350v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of biofilm resuspension on mesozooplankton in a shallow coastal ecosystem characterized by a bare intertidal mudflat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Montanié</w:t>
+                <w:t xml:space="preserve">Regional and latitudinal patterns of soft-bottom macrobenthic invertebrates along French coasts: Results from the RESOMAR database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis K. Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grémare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0025315416000552⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2017.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322859v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Effect of Cerastoderma edule Bioturbation on Microphytobenthos Resuspension Towards the Planktonic Food Web of Estuarine Ecosystem</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of biofilm resuspension on mesozooplankton in a shallow coastal ecosystem characterized by a bare intertidal mudflat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans J. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barnett Barnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Montanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.08.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0025315416000552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227917v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial interactions in marine water amended by eroded benthic biofilm: A case study from an intertidal mudflat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling the Effect of Cerastoderma edule Bioturbation on Microphytobenthos Resuspension Towards the Planktonic Food Web of Estuarine Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Grangeré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ubertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.11.011⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 316, pp.155-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097525v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of benthic prokaryotic communities and their hydrolytic enzyme activities resuspended from samples of intertidal mudflats: An experimental approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Sequential resuspension of biofilm components (viruses, prokaryotes and protists) as measured by erodimetry experiments in the Brouage mudflat (French Atlantic coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Orvain</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Montanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Trophic significance of microbial biofilm in tidal flats, 92, pp.158-169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.01.005⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 92, pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356084v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of macrozoobenthic grazers to understand the dynamic behavior of sediment erodibility and microphytobenthos resuspension in sunny summer conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.03.004⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 92, pp.144-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248060v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Relevance of macrozoobenthic grazers to understand the dynamic behavior of sediment erodibility and microphytobenthos resuspension in sunny summer conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 92, pp.144-157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097877v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential resuspension of biofilm components (viruses, prokaryotes and protists) as measured by erodimetry experiments in the Brouage mudflat (French Atlantic coast)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Microbial interactions in marine water amended by eroded benthic biofilm: A case study from an intertidal mudflat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Montanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 92, pp.56-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.12.002⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 92, pp.74 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01214993v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal and seasonal effects on the short-term temporal patterns of bacteria, microphytobenthos and exopolymers in natural intertidal biofilms (Brouage, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structures of benthic prokaryotic communities and their hydrolytic enzyme activities resuspended from samples of intertidal mudflats: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.018⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Trophic significance of microbial biofilm in tidal flats, 92, pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425772v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial dynamics in a microphytobenthic biofilm: A tidal mesocosm approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Tidal and seasonal effects on the short-term temporal patterns of bacteria, microphytobenthos and exopolymers in natural intertidal biofilms (Brouage, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Crignis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Mallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Trophic significance of microbial biofilm in tidal flats, 92, pp.36 - 45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.03.003⟩</w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086656v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of extracellular polymeric substances (EPS) in surface sediments of a diatom-dominated intertidal mudflat (Marennes-Oléron, France).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bacterial dynamics in a microphytobenthic biofilm: A tidal mesocosm approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Klein</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Crignis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 92, pp.26-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.07.018⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Trophic significance of microbial biofilm in tidal flats, 92, pp.36 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070408v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Features of Intertidal Food Webs That Support Migratory Shorebirds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Seasonal dynamics of extracellular polymeric substances (EPS) in surface sediments of a diatom-dominated intertidal mudflat (Marennes-Oléron, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Margot de Crignis</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076739⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92, pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097501v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Rough Bed Friction Factors of Mud Beds as a Result of Biological Activity in Erosion Experiments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Key Features of Intertidal Food Webs That Support Migratory Shorebirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Crignis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000627⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955352v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical composition and changes of extracellular polysaccharides (ECPS) produced during microphytobenthic biofilm development (Marennes-Oléron, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Graber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beby Rafiliposon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63, pp.157 - 169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal dynamics of size-structured photosynthetic parameters (PAM) and primary production (13C) of pico- and nano-phytoplankton in an atoll lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Charpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 65 (10-12), pp.478-489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Variability of Benthic-Pelagic Coupling in an Estuary Ecosystem: Consequences for Microphytobenthos Resuspension Phenomenon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for Rough Bed Friction Factors of Mud Beds as a Result of Biological Activity in Erosion Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044155⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 138 (11), pp.979-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807556v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effects of macrofauna on sediment transport and bed elevation: application over a cross-shore mudflat profile and model validation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Spatial Variability of Benthic-Pelagic Coupling in an Estuary Ecosystem: Consequences for Microphytobenthos Resuspension Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ubertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gangnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Grangeré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.036⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (e44155), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444601v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal interaction between sediment and microphytobentos in a temperate estuarine macro-intertidal bay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Montepini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sébire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gangnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 458 (ISSN: 0171-8630), pp.53-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps09698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of Extracellular Polymeric Substances extracted from an intertidal mudflat using a cation exchange resin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maugard</w:t>
+                <w:t xml:space="preserve">Modelling the effects of macrofauna on sediment transport and bed elevation: application over a cross-shore mudflat profile and model validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orvain Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (1), pp.64-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652078v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of trophic relationships between benthic suspension feeders within Crassostrea gigas culture areas.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochemical characterization of Extracellular Polymeric Substances extracted from an intertidal mudflat using a cation exchange resin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Graber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 82, pp.415-425</w:t>
+              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38, pp.917-923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480678v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising extraction of extracellular polymeric substances (EPS) from benthic diatoms: comparison of the efficiency of six EPS extraction methods</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal dynamics of trophic relationships between benthic suspension feeders within Crassostrea gigas culture areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Marin-Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82, pp.415-425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472061v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope (δ13C and δ15N) and modelling as tools to estimate the trophic ecology of cultivated oysters in two contrasting environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimising extraction of extracellular polymeric substances (EPS) from benthic diatoms: comparison of the efficiency of six EPS extraction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eri Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ledauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (12), pp.1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/MF08258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481233v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variations in intertidal mudflat erodability: Marennes-Oléron Bay, western France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cann</w:t>
+                <w:t xml:space="preserve">Stable isotope (δ13C and δ15N) and modelling as tools to estimate the trophic ecology of cultivated oysters in two contrasting environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Marin-Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153, pp.673-688</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855227v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of sediment cohesiveness on bioturbation effects due to &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; on the initial erosion of intertidal sediments: A study combining flume and model approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal variations in intertidal mudflat erodability: Marennes-Oléron Bay, western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2005.10.002⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (8), pp.1153-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2006.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855211v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of sediment transport under the influence of surface bioturbation: generalisation to the facultative suspension-feeder Scrobicularia plana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The influence of sediment cohesiveness on bioturbation effects due to &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; on the initial erosion of intertidal sediments: A study combining flume and model approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Prineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps286043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (1), pp.54-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2005.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377981v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting effects of &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; bioturbation and microphytobenthos on the erodibility of mudflat sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A model of sediment transport under the influence of surface bioturbation: generalisation to the facultative suspension-feeder Scrobicularia plana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Hir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 278, pp.205 - 223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps278205⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 286, pp.43-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps286043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854893v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of fluff layer erosion and subsequent bed erosion in the presence of the bioturbator, &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interacting effects of &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; bioturbation and microphytobenthos on the erodibility of mudflat sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Sygut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Hir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of marine research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1357/002224003322981165⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 278, pp.205 - 223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps278205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854788v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrate production in relation to microphytobenthic biofilm development: an integrated approach in a tidal mesocosm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model of fluff layer erosion and subsequent bed erosion in the presence of the bioturbator, &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-002-2027-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of marine research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 61 (6), pp.821 - 849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1357/002224003322981165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01854500v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and behavioural factors affecting activity in the intertidal gastropod &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Carbohydrate production in relation to microphytobenthic biofilm development: an integrated approach in a tidal mesocosm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orvain Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Galois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard F. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00130-2⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (3), pp.237 - 251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-002-2027-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854479v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’abondance du gastéropode &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; (Pennant) sur l’érodabilité d’un sédiment cohésif en baie de Marennes-Oléron : résultats d’expériences en canal hydraulique et mise en place d’un modèle mathématique simple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Environmental and behavioural factors affecting activity in the intertidal gastropod &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orvain Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 272 (2), pp.191 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00130-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856192v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence de l’abondance du gastéropode &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; (Pennant) sur l’érodabilité d’un sédiment cohésif en baie de Marennes-Oléron : résultats d’expériences en canal hydraulique et mise en place d’un modèle mathématique simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orvain Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Prineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26 (3), pp.121-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamic behaviour of benthic microalgal biomass in intertidal mudflats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard F. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 264 (1), pp.85 - 100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0022-0981(01)00312-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7148,236 +7282,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un suivi de la colonisation à plusieurs échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Rusig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Musio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Feunten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the RECIF Conference on artificial reefs : from materials to ecosystem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESITC, Jan 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la macrofaune dans la dynamique sédimentaire des vasières intertidales : de l’observation à la modélisation en passant par l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrodynamique et dynamique sédimentairelittorales. Séminaire de l'Institut océanographique (2ème partie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Barusseau, J.-P., Jan 2002, Paris (Institut océanographique), France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7387,174 +7521,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary production assessment on eco-engineering infrastructures: English Channel case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Navon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rusig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Mussio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marineff International Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Caen, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1245 (1), pp.012011, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899x/1245/1/012011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7564,104 +7698,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données sédimentologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7671,126 +7805,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition Cerema, pp.145-191, 2019, 978-2-37180-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte général : données physiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7800,163 +7934,163 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEREMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition Cerema, pp.16-59, 2019, 978-2-37180-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatiale de la remise en suspension du microphytobenthos dans un écosystème estuarien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ubertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gangnery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François .G. Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 26e Forum des jeunes océanographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union des Océanographes de France, pp.29-34, 2012, 978-2-9510625-5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7966,240 +8100,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MELTING POTES. Modélisation de l'Évolution à Long Terme des INGénieurs d'écosystèmes marins en réPOnse au changement climatique et au Transport sédimentaire en Estuaire de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lehuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Lehuen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universite de Caen Normandie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Seine-Aval 6 PHARESEE « Productivité microphytobenthique des HAbitats intertidaux en lien avec la dynamique sédimentaire, biogéochimique et les ingénieurs d'écosystème de la faune benthique : implication pour des enjeux de modélisation et de REhabilitation des vasières de la SEine Estuarienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GIP Seine-Aval. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId287"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8346,51 +8480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026490v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04629-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04438267v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lehuen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Smolders" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cozzoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608768v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulhen Rose-Marie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhengquan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smit Jaco De" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijzerloo Lennart Van" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00817-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05549181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B Wilmes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maroso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hermida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00646-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faucheux-Bourlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chasselin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Jolly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2261852" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2022.2088285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanhuysse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Normand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112239" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jackson&#8208;bue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Brito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Carss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Carvalho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10252" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03172105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01538" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lesage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Peccate" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1959918" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Slimani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105228" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez Otero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Incera Filgueira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Carss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Brito" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104931" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meynard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139307" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Rodolfo-Damiano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105147" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237211" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02416071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Savelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orvain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gernez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005369" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangnery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cugier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Granger&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00327" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotomalala" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granger&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104754" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433658v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.02.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0369-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.05.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322859v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Hartmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnett Barnett" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315416000552" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rakotomalala" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granger&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ubertini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin For&#234;t" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.08.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delmas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.11.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356084v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.01.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248060v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214993v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.12.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVLRXTV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425772v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086656v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mornet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070408v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Zhao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.07.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076739" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955352v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000627" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789556v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beby Rafiliposon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit V&#233;ron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charpy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVDCMFN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807556v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gangnery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044155" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444601v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orvain Francis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.036" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montepini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;bire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09698" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652078v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480678v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marin-Leal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Blin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472061v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledauphin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF08258" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481233v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855227v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.05.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855211v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prineau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2005.10.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps286043" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854893v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sygut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps278205" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224003322981165" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854500v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Galois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barnard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sylvestre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F. Blanchard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-2027-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DA8452AFFD456EFA128A4397C257C7F91C35DAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854479v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00130-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856192v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854059v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0981(01)00312-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRJWL2S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708572v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rusig" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Musio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Feunten" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178464v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Claquin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Navon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rusig" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mussio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1245/1/012011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373478v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800116v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ubertini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488470v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04438267v5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lehuen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Smolders" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cozzoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04629-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608768v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulhen Rose-Marie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhengquan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smit Jaco De" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijzerloo Lennart Van" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05549181v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B Wilmes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maroso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hermida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Blanco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00646-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00817-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faucheux-Bourlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chasselin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Jolly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2261852" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2022.2088285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03172105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01538" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jackson&#8208;bue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Brito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Carss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Carvalho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanhuysse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Normand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lesage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Peccate" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1959918" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Slimani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105228" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meynard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139307" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Rodolfo-Damiano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105147" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237211" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873928v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez Otero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Incera Filgueira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Carss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Brito" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104931" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02416071v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Savelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orvain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gernez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005369" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangnery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cugier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Granger&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00327" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354725v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotomalala" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granger&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104754" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.02.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0369-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.05.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322859v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Hartmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnett Barnett" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315416000552" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227917v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rakotomalala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granger&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ubertini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin For&#234;t" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.08.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214993v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.12.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVLRXTV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097525v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delmas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.11.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356084v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.01.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425772v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mornet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070408v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Zhao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.07.018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076739" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789556v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beby Rafiliposon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit V&#233;ron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charpy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVDCMFN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955352v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000627" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807556v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gangnery" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044155" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806825v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montepini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;bire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09698" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444601v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orvain Francis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.036" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480678v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marin-Leal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Blin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472061v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledauphin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF08258" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481233v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855227v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.05.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855211v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prineau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2005.10.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377981v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps286043" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854893v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sygut" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps278205" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854788v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224003322981165" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Galois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barnard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sylvestre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F. Blanchard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-2027-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DA8452AFFD456EFA128A4397C257C7F91C35DAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854479v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00130-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856192v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854059v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0981(01)00312-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRJWL2S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708572v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rusig" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Musio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Feunten" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178464v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770402v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Claquin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Navon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rusig" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mussio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1245/1/012011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373478v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800116v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ubertini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488470v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>