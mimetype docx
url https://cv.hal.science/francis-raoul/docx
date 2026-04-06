--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2020,697 +2020,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinococcus multilocularis and Echinococcus shiquicus in a small mammal community on the eastern Tibetan Plateau: host species composition, molecular prevalence, and epidemiological implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rural and urban distribution of wild and domestic carnivore stools in the context of Echinococcus multilocularis environmental exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Wang</w:t>
+                <w:t xml:space="preserve">Benoît Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayu Liu</w:t>
+                <w:t xml:space="preserve">Gérald Umhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingqiu Zuo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xiaodong Weng</w:t>
+                <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-2873-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (12), pp.937-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800618v1</w:t>
+                <w:t xml:space="preserve">hal-01857324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rural and urban distribution of wild and domestic carnivore stools in the context of Echinococcus multilocularis environmental exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Echinococcus multilocularis and Echinococcus shiquicus in a small mammal community on the eastern Tibetan Plateau: host species composition, molecular prevalence, and epidemiological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Combès</w:t>
+                <w:t xml:space="preserve">Qingqiu Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Umhang</w:t>
+                <w:t xml:space="preserve">Zhiqiang Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Boué</w:t>
+                <w:t xml:space="preserve">Xiaodong Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (12), pp.937-946. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2018.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-2873-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857324v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new recent genus and species of three-toed jerboas (Rodentia: Dipodinae) from China: A living fossil?</w:t>
+                <w:t xml:space="preserve">Echinococcus multilocularis management by fox culling: An inappropriate paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgy Shenbrot</w:t>
+                <w:t xml:space="preserve">Sébastien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Umhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bannikova</w:t>
+                <w:t xml:space="preserve">Vincent Raton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jzs.12182⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.178 - 185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2017.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620243v1</w:t>
+                <w:t xml:space="preserve">hal-01676612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinococcus multilocularis management by fox culling: An inappropriate paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological practices in oil palm plantations: examples from the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Comte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérald Umhang</w:t>
+                <w:t xml:space="preserve">Aude Verwilghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Raton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Laurence Beaudouin-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2017.09.010⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2017024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676612v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological practices in oil palm plantations: examples from the field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new recent genus and species of three-toed jerboas (Rodentia: Dipodinae) from China: A living fossil?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Beaudouin-Ollivier</w:t>
+                <w:t xml:space="preserve">Georgy Shenbrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Marichal</w:t>
+                <w:t xml:space="preserve">Anna Bannikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ollivier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (4), pp.356 - 368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2017024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538101v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EWET: Data collection and interface for the genetic analysis of Echinococcus multilocularis based on EmsB microsatellite</w:t>
               </w:r>
@@ -2824,282 +2824,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptation of generalist predators’ diet in a multi-prey context: insights from new functional responses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Retrospective analyses of fox feces by real-time PCR to identify new endemic areas of Echinococcus multilocularis in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Umhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hormaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502875v1</w:t>
+                <w:t xml:space="preserve">hal-01354526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective analyses of fox feces by real-time PCR to identify new endemic areas of Echinococcus multilocularis in France.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The adaptation of generalist predators’ diet in a multi-prey context: insights from new functional responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Baudrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (7), pp.1832 - 1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/15-0427.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354526v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competence of hosts and complex foraging behavior are two cornerstones in the dynamics of trophically transmitted parasites</w:t>
               </w:r>
@@ -3214,103 +3214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un scénario spatio-temporel de l'expansion d'E. multilocularis en France grâce à la génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Umhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hormaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3335,51 +3335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative age determination of Rattus tiomanicus using allometric measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Verwilghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Rabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3463,449 +3463,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new data management system for the French National Registry of human alveolar echinococcosis cases.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real time PCR to detect the environmental faecal contamination by Echinococcus multilocularis from red fox stools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Charbonnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Solange Bresson-Hadni</w:t>
+                <w:t xml:space="preserve">Lorane Mouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Umhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2014075⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201 (1-2), pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112756v1</w:t>
+                <w:t xml:space="preserve">hal-00943686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time PCR to detect the environmental faecal contamination by Echinococcus multilocularis from red fox stools.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Millon</w:t>
+                <w:t xml:space="preserve">Using the genetics of Echinococcus multilocularis to trace the history of expansion from an endemic area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Umhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorane Mouzon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hormaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.12.023⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22C, pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943686v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the genetics of Echinococcus multilocularis to trace the history of expansion from an endemic area.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new data management system for the French National Registry of human alveolar echinococcosis cases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Raoul</w:t>
+                <w:t xml:space="preserve">Amandine Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boué</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Demonmerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Bresson-Hadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.01.018⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2014075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00952328v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of human taeniases in Tibetan endemic areas, China.</w:t>
               </w:r>
@@ -4019,152 +4019,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mini review on chemotherapy of taeniasis and cysticercosis due to Taenia solium in Asia, and a case report with 20 tapeworms in China.</w:t>
+                <w:t xml:space="preserve">Using long-term monitoring of red fox populations to assess changes in rodent control practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ito</w:t>
+                <w:t xml:space="preserve">Marion Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Li</w:t>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Chen</w:t>
+                <w:t xml:space="preserve">Régis Renaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Long</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Yanagida</w:t>
+                <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Biomedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (6), electronic, ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853607v1</w:t>
+                <w:t xml:space="preserve">hal-00860033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission ecosystems of Echinococcus multilocularis in China and Central Asia.</w:t>
               </w:r>
@@ -4278,204 +4287,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using long-term monitoring of red fox populations to assess changes in rodent control practices</w:t>
+                <w:t xml:space="preserve">Mini review on chemotherapy of taeniasis and cysticercosis due to Taenia solium in Asia, and a case report with 20 tapeworms in China.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jacquot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">A. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+                <w:t xml:space="preserve">T. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Renaude</w:t>
+                <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pleydell</w:t>
+                <w:t xml:space="preserve">C. Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yanagida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tropical Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (2), pp.164-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860033v1</w:t>
+                <w:t xml:space="preserve">hal-00853607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fox baiting against Echinococcus multilocularis: Contrasted achievements among two medium size cities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4723,90 +4723,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion géographique du parasite Echinococcus multilocularis chez le renard en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57, pp.16-18</w:t>
@@ -4861,51 +4861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiaoying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5154,51 +5154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Bresson-Hadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Angèle Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5243,229 +5243,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A loop-mediated isothermal amplification method for a differential identification of Taenia tapeworms from human: Application to a field survey.</w:t>
+                <w:t xml:space="preserve">Restoration of the Drugeon River and adjacent wetlands (northeastern France): impact on breeding birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Nkouawa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xingwang Chen</w:t>
+                <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minoru Nakao</w:t>
+                <w:t xml:space="preserve">Thomas Déforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alauda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (2), pp.101-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727102v1</w:t>
+                <w:t xml:space="preserve">hal-00693846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of the Drugeon River and adjacent wetlands (northeastern France): impact on breeding birds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Réhabilitation de la rivière Drugeon et des zones humides limitrophes: impact sur les oiseaux nicheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Déforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5484,113 +5463,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alauda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80 (2), pp.101-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693846v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation de la rivière Drugeon et des zones humides limitrophes: impact sur les oiseaux nicheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Déforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5609,587 +5588,608 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alauda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80 (2), pp.101-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhabilitation de la rivière Drugeon et des zones humides limitrophes: impact sur les oiseaux nicheurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A loop-mediated isothermal amplification method for a differential identification of Taenia tapeworms from human: Application to a field survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Déforêt</w:t>
+                <w:t xml:space="preserve">Agathe Nkouawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhito Sako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaoying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingwang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Frochot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Minoru Nakao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alauda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (4), pp.723-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parint.2012.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738598v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Westward Spread of Echinococcus multilocularis in Foxes, France, 2005-2010</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Raton</w:t>
+                <w:t xml:space="preserve">Réhabilitation de la rivière Drugeon et des zones humides limitrophes: impact sur les oiseaux nicheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Déforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alauda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (2), pp.101-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741522v1</w:t>
+                <w:t xml:space="preserve">hal-04649615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhabilitation de la rivière Drugeon et des zones humides limitrophes: impact sur les oiseaux nicheurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Usefulness of pumpkin seeds combined with areca nut extract in community-based treatment of human taeniasis in northwest Sichuan Province, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaoying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingwang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changping Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munehiro Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alauda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Trop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (2), pp.152-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2012.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649615v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of pumpkin seeds combined with areca nut extract in community-based treatment of human taeniasis in northwest Sichuan Province, China.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Munehiro Okamoto</w:t>
+                <w:t xml:space="preserve">Westward Spread of Echinococcus multilocularis in Foxes, France, 2005-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Trop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (12), pp.2059-2062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1812.120219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2012.08.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00727101v1</w:t>
+                <w:t xml:space="preserve">hal-00741522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape partitioning by nocturnal rodent assemblages in the Llanos de Ojuelos, in Mexico's Central High Plateau</w:t>
               </w:r>
@@ -7128,51 +7128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary response of barn owls (Tyto alba) to large variations in Microtus arvalis and Arvicola terrestris prey populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7395,51 +7395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original biological and ecological data on the endemic Chinese jumping mouse Eozapus setchuanus (Pousargues, 1896)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7538,77 +7538,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and spatial discrimination of small mammal assemblages: an example from Western Sichuan (China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiu Jiamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7653,671 +7653,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape composition and spatial prediction of alveolar echinococcosis in southern ningxia, china.</w:t>
+                <w:t xml:space="preserve">Ecological and biological factors involved in the transmission of Echinococcus multilocularis in the French Ardennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R J Pleydell</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Guislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Rong Yang</w:t>
+                <w:t xml:space="preserve">Marie-Eve Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Mark Danson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philip S Craig</w:t>
+                <w:t xml:space="preserve">Guillaume Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (9), pp.e287. </w:t>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (2), pp.143-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022149X08912384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339891v1</w:t>
+                <w:t xml:space="preserve">hal-00340052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary studies, systems approaches and parasite eco-epidemiology: something old, something new.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Pleydell</w:t>
+                <w:t xml:space="preserve">Genetic diversity of the cestode Echinococcus multilocularis in red foxes at a continental scale in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. S. Craig</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Mathieu Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Glowatzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Breyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (6), pp.e452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339931v1</w:t>
+                <w:t xml:space="preserve">hal-01118395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of the cestode Echinococcus multilocularis in red foxes at a continental scale in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Breyer</w:t>
+                <w:t xml:space="preserve">Small-mammal assemblage response to deforestation and afforestation in central China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (6), pp.e452. </w:t>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72, pp.320-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/MAMM.2008.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118395v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and biological factors involved in the transmission of Echinococcus multilocularis in the French Ardennes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidisciplinary studies, systems approaches and parasite eco-epidemiology: something old, something new.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Guislain</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. S. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (3), pp.469-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340052v1</w:t>
+                <w:t xml:space="preserve">hal-00339931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-mammal assemblage response to deforestation and afforestation in central China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape composition and spatial prediction of alveolar echinococcosis in southern ningxia, china.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R J Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Rong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mark Danson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 72, pp.320-332. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (9), pp.e287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/MAMM.2008.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326967v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Geography of alveolar echinococcosis]</w:t>
               </w:r>
@@ -8428,90 +8428,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of Echinococcus multilocularis on a local scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Guislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gottstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8600,51 +8600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxia Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8714,320 +8714,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why multidisciplinary is essential in infectious disease ecology: the Echinococcus multilocularis case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Pleydell</w:t>
+                <w:t xml:space="preserve">Impact of overgrazing on the transmission of Echinococcus multilocularis in Tibetan pastoral communities of Sichuan Province, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Fu Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique A Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akira Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 35, pp.293-299</w:t>
+              <w:t xml:space="preserve">Chinese Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120 (3), pp.237-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461935v1</w:t>
+                <w:t xml:space="preserve">hal-00340059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of overgrazing on the transmission of Echinococcus multilocularis in Tibetan pastoral communities of Sichuan Province, China.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter M Schantz</w:t>
+                <w:t xml:space="preserve">Why multidisciplinary is essential in infectious disease ecology: the Echinococcus multilocularis case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 120 (3), pp.237-42</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35, pp.293-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340059v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fox faeces and vole distribution on a local range: ecological data in a parasitological perspective for Echinococcus multilocularis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Guislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Poulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9072,480 +9072,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasture types and Echinococcus multilocularis, Tibetan communities.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique A Vuitton</w:t>
+                <w:t xml:space="preserve">Distribution of small mammals in a pastoral landscape of the Tibetan plateaus (Western Sichuan, China) and relationship with grazing practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongfu Xiao</w:t>
+                <w:t xml:space="preserve">J. P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine M Budke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maiza Campos-Ponce</w:t>
+                <w:t xml:space="preserve">Kenichi Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3-4, pp.214-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340060v1</w:t>
+                <w:t xml:space="preserve">hal-00341587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic and behavior risk factors of human alveolar echinococcosis in Tibetan communities in Sichuan, People's Republic of China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M. Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74 (5), pp.856-862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of small mammals in a pastoral landscape of the Tibetan plateaus (Western Sichuan, China) and relationship with grazing practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Pasture types and Echinococcus multilocularis, Tibetan communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique A Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfu Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine M Budke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Quéré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Takahashi</w:t>
+                <w:t xml:space="preserve">Maiza Campos-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (6), pp.1008-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1206.041229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341587v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic and behavior risk factors of human alveolar echinococcosis in Tibetan communities in Sichuan, People's Republic of China.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiamin Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9600,51 +9600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission ecology of Echinococcus multilocularis: what are the ranges of parasite stability among various host communities in China?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9727,359 +9727,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in southern Cantal, Auvergne region, France.</w:t>
+                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in southern Cantal, Auvergne region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Magnaval</w:t>
+                <w:t xml:space="preserve">Jf Magnaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boucher</w:t>
+                <w:t xml:space="preserve">C Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morassin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Raoul</w:t>
+                <w:t xml:space="preserve">B Morassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Duranton</w:t>
+                <w:t xml:space="preserve">C Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Helminthology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 78 (3), pp.237-42</w:t>
+              <w:t xml:space="preserve">, 2004, 78 (3), pp.237-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340064v1</w:t>
+                <w:t xml:space="preserve">hal-02673907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in southern Cantal, Auvergne region, France</w:t>
+                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in southern Cantal, Auvergne region, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jf Magnaval</w:t>
+                <w:t xml:space="preserve">J.-F. Magnaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Boucher</w:t>
+                <w:t xml:space="preserve">C. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Morassin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">B. Morassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Duranton</w:t>
+                <w:t xml:space="preserve">C. Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Helminthology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 78 (3), pp.237-242</w:t>
+              <w:t xml:space="preserve">, 2004, 78 (3), pp.237-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673907v1</w:t>
+                <w:t xml:space="preserve">hal-00340064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in southern Cantal, Auvergne region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Magnaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Helminthology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 78 (3), pp.237-242. </w:t>
@@ -10142,90 +10142,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenced pasture: a possible risk factor for human alveolar echinococcosis in Tibetan pastoralist communities of Sichuan, China.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique A Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiamin Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Tropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 90 (3), pp.285-93. </w:t>
@@ -10288,51 +10288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the spatial distribution of Echinococcus multilocularis infection in foxes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. R. J. Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10547,51 +10547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between landscape changes and host communities can regulate Echinococcus multilocularis transmission.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. S. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10659,51 +10659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echinococcus multilocularis: secondary poisoning of fox population during a vole outbreak reduces environmental contamination in a high endemicity area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10810,51 +10810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Branzburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiza Campos-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami K Abdel Hafez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11153,307 +11153,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape effects on the population dynamics of small mammal communities: a preliminary analysis of prey-resource variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Landscape effects on the population dynamics of small mammal communities: A preliminary analysis of prey-resource variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Defaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Michelat</w:t>
+                <w:t xml:space="preserve">R. Defaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Montadert</w:t>
+                <w:t xml:space="preserve">M. Montadert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Pépin</w:t>
+                <w:t xml:space="preserve">D. Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 56, pp.339-352</w:t>
+              <w:t xml:space="preserve">, 2001, 56 (4), pp.339-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341582v1</w:t>
+                <w:t xml:space="preserve">hal-03529983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape effects on the population dynamics of small mammal communities: A preliminary analysis of prey-resource variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Raoul</w:t>
+                <w:t xml:space="preserve">Landscape effects on the population dynamics of small mammal communities: a preliminary analysis of prey-resource variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Defaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Michelat</w:t>
+                <w:t xml:space="preserve">Régis Defaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Montadert</w:t>
+                <w:t xml:space="preserve">Marc Montadert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pepin</w:t>
+                <w:t xml:space="preserve">Didier Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 56 (4), pp.339-352</w:t>
+              <w:t xml:space="preserve">, 2001, 56, pp.339-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529983v1</w:t>
+                <w:t xml:space="preserve">hal-00341582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the epidemiological status of Echinococcus multilocularis in foxes in France using ELISA coprotests on fox faeces collected in the field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deplazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11528,355 +11528,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An index method of estimating relative population densities of the Common Vole (Microtus arvalis) at landscape scale</w:t>
+                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in Xinjiang Uygur autonomous region, China: a preliminary analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Quere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Giraudoux</w:t>
+                <w:t xml:space="preserve">H. X. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. X. Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delattre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 55 (1), pp.25-32</w:t>
+              <w:t xml:space="preserve">Annals of Tropical Medicine and Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 94 (7), pp.715-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529236v1</w:t>
+                <w:t xml:space="preserve">hal-00340077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in Xinjiang Uygur autonomous region, China: a preliminary analysis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. S. Craig</w:t>
+                <w:t xml:space="preserve">[Ecological basis for molecular surveillance of microbes and parasites transmitted by rodents]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tropical Medicine and Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 94 (7), pp.715-29</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 93 (3), pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340077v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ecological basis for molecular surveillance of microbes and parasites transmitted by rodents]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An index method of estimating relative population densities of the Common Vole (Microtus arvalis) at landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delattre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 93 (3), pp.176</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 55 (1), pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340078v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An index method of estimating relative population densities of the common vole (Microtus arvalis) at landscape scale</w:t>
               </w:r>
@@ -12496,402 +12496,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission ecosystems of Echinococcus multilocularis in Eurasia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Changes in Echinococcus transmission patterns in a community hyper-endemic for echinococcosis in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archie Clements</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamsin Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSP Autumn Symposium 2014 - Disease Ecology - ecosystems, wildlife and human health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Salford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Innovation for the management of echinococcosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060945v1</w:t>
+                <w:t xml:space="preserve">hal-00967837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Echinococcus transmission patterns in a community hyper-endemic for echinococcosis in China</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tamsin Barnes</w:t>
+                <w:t xml:space="preserve">Transmission ecosystems of Echinococcus multilocularis in Eurasia, with particular reference to the Alay Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation for the management of echinococcosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Besançon, France</w:t>
+              <w:t xml:space="preserve">Research Workshop: Echinococcosis in Kyrgyzstan and the Region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bishkek, Kyrgyzstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967837v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission ecosystems of Echinococcus multilocularis in Eurasia, with particular reference to the Alay Valley</w:t>
+                <w:t xml:space="preserve">Transmission ecosystems of Echinococcus multilocularis in Eurasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S Craig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Workshop: Echinococcosis in Kyrgyzstan and the Region</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bishkek, Kyrgyzstan</w:t>
+              <w:t xml:space="preserve">BSP Autumn Symposium 2014 - Disease Ecology - ecosystems, wildlife and human health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Salford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086211v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking predator exposure and patterns of treatments with anticoagulant rodenticides by using faeces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13274,51 +13274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Bresson-Hadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium for cestode zoonosis control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Shanghai, China</w:t>
@@ -13360,51 +13360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial approach of Echinococcus multilocularis transmission ecology in continental Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13498,77 +13498,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Renaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th SETAC World Congress and 22nd Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
@@ -13597,51 +13597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of small carnivores in controlling rodent populations in oil palm plantations in Indonesia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Verwilghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13731,51 +13731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in human alveolar echinoccocosis distribution and fox infection in Franche-Comte, France: a 30 year survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorane Mouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14247,277 +14247,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban control of Echinococcus multilocularis in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Large scale screening of red fox intestines in search of Echinococcus multilocularis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in Europe</w:t>
+              <w:t xml:space="preserve">Epidemiology of alveolar exhinococcosis in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545763v1</w:t>
+                <w:t xml:space="preserve">hal-00545761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale screening of red fox intestines in search of Echinococcus multilocularis in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Urban control of Echinococcus multilocularis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Raton</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hegglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology of alveolar exhinococcosis in Europe</w:t>
+              <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545761v1</w:t>
+                <w:t xml:space="preserve">hal-00545763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS and spatial modeling for evidence based control of cestode parasites</w:t>
               </w:r>
@@ -14529,64 +14529,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munehiro Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiaoying Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15025,51 +15025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15222,1615 +15222,1615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques terrestres.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Rodent assemblages in the Llanos de Ojuelos, northeastern Jalisco, Mexico: a landscape approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Riojas-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mellink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 8-155 (9 p)</w:t>
+              <w:t xml:space="preserve">European IALE conference 2009: 70 years of landscape ecology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462141v1</w:t>
+                <w:t xml:space="preserve">hal-00405174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodent assemblages in the Llanos de Ojuelos, northeastern Jalisco, Mexico: a landscape approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+                <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques terrestres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European IALE conference 2009: 70 years of landscape ecology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.508</w:t>
+              <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 8-155 (9 p)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405174v1</w:t>
+                <w:t xml:space="preserve">hal-00462141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and biological factors affecting metal and metallothionein levels in small mammals.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponse de la communauté de prédateurs et effets des traitements à la bromadiolone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Sommet de l'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413820v1</w:t>
+                <w:t xml:space="preserve">hal-00423518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse de la communauté de prédateurs et effets des traitements à la bromadiolone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating landscape ecology and epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R J Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">European IALE Conference: 70 years of landscape ecology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.207-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423518v1</w:t>
+                <w:t xml:space="preserve">hal-00378529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating landscape ecology and epidemiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental and biological factors affecting metal and metallothionein levels in small mammals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yurong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European IALE Conference: 70 years of landscape ecology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.207-210</w:t>
+              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378529v1</w:t>
+                <w:t xml:space="preserve">hal-00413820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflectance as a predictor for rodent species in the semiarid landscape Llanos de Ojuelos México</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habitats des assemblages de micromammifères dans l'ouest du Sichuan (Chine): des modèles locaux à l'échelle paysagère à une cartographie régionale des prédictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European IALE Conference 2009: 70 years of landscape ecology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.505</w:t>
+              <w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378661v1</w:t>
+                <w:t xml:space="preserve">hal-00378609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitats des assemblages de micromammifères dans l'ouest du Sichuan (Chine): des modèles locaux à l'échelle paysagère à une cartographie régionale des prédictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reflectance as a predictor for rodent species in the semiarid landscape Llanos de Ojuelos México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mellink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Riojas-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besancon, France</w:t>
+              <w:t xml:space="preserve">European IALE Conference 2009: 70 years of landscape ecology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378609v1</w:t>
+                <w:t xml:space="preserve">hal-00378661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in the bank vole: influence of environmental (landscape) and biological factors.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prey density, predator-prey interaction and cestode transmission: Echinococcus multilocularis as a study case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong N'Guyen Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 18th Annual Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">European Multicolloquium of Parasitology X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413815v1</w:t>
+                <w:t xml:space="preserve">hal-00378620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey density, predator-prey interaction and cestode transmission: Echinococcus multilocularis as a study case</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hong N'Guyen Viet</w:t>
+                <w:t xml:space="preserve">Microsatellite DNA studies for application to epidemiology: relevance of the high sensitivity of the multilocus microsatellite EmsB to track Echinococcus multilocularis in fox faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuming Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Multicolloquium of Parasitology X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIIth International Congress for Tropical Medicine and Malaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378620v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite DNA studies for application to epidemiology: relevance of the high sensitivity of the multilocus microsatellite EmsB to track Echinococcus multilocularis in fox faeces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in the bank vole: influence of environmental (landscape) and biological factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth International Congress for Tropical Medicine and Malaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">SETAC Europe 18th Annual Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378632v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'échinococcose alvéolaire : où la maladie sévit-elle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive mapping of host assemblages: an example with small mammals in western China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R J Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance thématique de l'Académie nationale de médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">European Multicolloquium of Parasitology X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363306v1</w:t>
+                <w:t xml:space="preserve">hal-00378612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary studies, systems approaches and eco-epidemiology: something old, something new</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Craig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Multicolloqium of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive mapping of host assemblages: an example with small mammals in western China</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David R J Pleydell</w:t>
+                <w:t xml:space="preserve">L'échinococcose alvéolaire : où la maladie sévit-elle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Piarroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Multicolloquium of Parasitology X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Séance thématique de l'Académie nationale de médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378612v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why multidisciplinary is essential in infectious disease ecology: the Echinococcus multilocularis case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th congress of the Pacific science association. Diversity and change: challenges and opportunities for managing natural and social systems in Asia-Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Okinawa, Japan</w:t>
@@ -16980,64 +16980,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17092,51 +17092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental risk factors for transmission and representing Echinococcus multilocularis gradients in space and time: fox data, models and scale dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17342,51 +17342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des prédateurs aux variations d'abondance des campagnols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18482,264 +18482,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delattre</w:t>
+                <w:t xml:space="preserve">Monitoring des proies et de la population de prédateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Damange</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charlotte Chandosné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Defaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Delattre et Patrick Giraudoux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le campagnol terrestre : Prévention et contrôle des populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2009, Savoir Faire (Quae), 978-2-7592-0386-4</w:t>
+              <w:t xml:space="preserve">Le campagnol terrestre: prévention et contrôle des populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QUAE, pp.248, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813686v1</w:t>
+                <w:t xml:space="preserve">hal-00424814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring des proies et de la population de prédateurs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morin</w:t>
+                <w:t xml:space="preserve">Prédation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Weidmann</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Damange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le campagnol terrestre: prévention et contrôle des populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, QUAE, pp.248, 2009</w:t>
+              <w:t xml:space="preserve">Le campagnol terrestre : Prévention et contrôle des populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2009, Savoir Faire (Quae), 978-2-7592-0386-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424814v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies transmissibles à l'homme</w:t>
               </w:r>
@@ -18850,90 +18850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards understanding the impacts of environmental variation on Echinococcus multilocularis transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18980,90 +18980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Understanding the Impacts of Environmental Variation on Echinococcus multilocularis Transmission.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. S. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19443,51 +19443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C4242F8"/>
+    <w:nsid w:val="62B432F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19674,51 +19674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-raoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9566-9599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603452v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Malik da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mergey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.03.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marston" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Rowland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Feng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120675" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alchammas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Driget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C Fritsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15811-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Meyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Courquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2021.109429" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.07.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mazamay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Muyembe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-04996-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.215" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07194" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14823" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malay Banerjee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqiu Zuo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Mu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Weng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2873-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.05.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Shenbrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bannikova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12182" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.09.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Verwilghen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudouin-Ollivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marichal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brillaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Tissot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Navion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183849" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-0427.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hormaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502866v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWRP716P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03519741v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Rabillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martua Hasiholan Sinaga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0113" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112756v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charbonnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demonmerot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Bresson-Hadni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014075" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Mouzon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.12.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZHKB3RT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Umhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knapp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hormaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bou&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2RCXR8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaoying Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingwang Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yanagida" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changping Long" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118201300111X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ito" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Long" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yanagida" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender Ziadinov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013000644" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860033v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Renaude" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12151" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hegglin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2013.03.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXFD5F9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhito Sako" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001303" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-58MKGJ43-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847416v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuming Han" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002045" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926054v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drouhot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Prudent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.053" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KR76NP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853605v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinaba Said-Ali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ang&#232;le Vuitton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001352" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nkouawa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Nakao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2012.06.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM2VDZCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;for&#234;t" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Frochot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738598v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741522v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1812.120219" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649615v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727101v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Ito" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munehiro Okamoto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2012.08.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM01RPSJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica E. Riojas-Lopez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mellink" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luevano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vaniscotte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2011.00764.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H25B8384-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638078v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3760/cma.j.issn.0366-6999.2011.18.027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617172v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182011000874" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deplazes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rieffel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lambert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraudoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495115v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Budke" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S Craig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Fu Xiao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451728v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z10-011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657338v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Durette-Desset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2009.04.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667486v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Jiamin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.02.019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339891v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R J Pleydell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Rong Yang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mark Danson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000287" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339931v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Craig" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Bart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Glowatzki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Breyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000452" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340052v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Guislain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Terrier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Froment" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X08912384" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326967v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.045" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370941v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339937v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Guislain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gottstein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.02.010" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N6GV1CR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658548v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.048" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152529F4B797E89325A5E2F3CCD37E732AC8C047/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461935v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340059v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A Vuitton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Schantz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340053v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Guislain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Poulle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340060v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfu Xiao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Budke" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiza Campos-Ponce" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1206.041229" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655111v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Qiu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Schantz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341587v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Takahashi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340061v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340062v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2005.11.036" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKJ89ZC7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340064v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Magnaval" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morassin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duranton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673907v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Magnaval" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boucher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Morassin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duranton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675646v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Magnaval" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/JOH2004242" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A149E6B0D67D1BA1A11F35CEB783A3D4BEB3FC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340067v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2004.02.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THCXL19R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340065v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. J. Pleydell" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Danson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Graham" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2004.05.004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340069v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Vuitton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bresson-Hadni" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. A. Wang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piarroux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340068v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delattre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bao" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartholomot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340072v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michelat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ordinaire" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;cot&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340070v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abbasi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Branzburg" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami K Abdel Hafez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676011v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Craig" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341576v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bardonnet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vuillaume" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341582v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montadert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier P&#233;pin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529983v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Defaut" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montadert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pepin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340074v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nonaka" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piarroux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529236v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Quere" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340077v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Zhou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. X. Chai" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340078v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685521v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253559v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelosi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertrand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Appenzeller" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coeurdassier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniele" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268596v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367367v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367365v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umhang G&#233;rald" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060945v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967837v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Clements" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Gray" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Barnes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086211v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bodin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309428v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouhot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tougard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pompanon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rioux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282252v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736802v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinaba Said Ali" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724870v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748026v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jacquot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829901v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Naim" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caliman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671887v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610754v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671885v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiumin Han" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610759v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610758v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545763v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545761v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535887v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490991v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378660v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378608v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Riojas-Lopez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405174v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423518v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378529v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378661v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378609v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378620v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aim&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong N'Guyen Viet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378632v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuming Ma" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363306v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363304v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Craig" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378612v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363308v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480836v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828792v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880458v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cliquet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880437v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cliquet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Combes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boue" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catarelli" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675809v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michelat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ordinaire" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767714v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877421v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551454v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815878v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817072v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoit" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659270v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/ecotoxicologie-des-communautes-au-fonctionnement-des-ecosystemes/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462590v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813686v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424814v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandosn&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Weidmann" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814667v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814669v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-36025-4_25" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462249v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00952370v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-raoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9566-9599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603452v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Malik da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mergey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.03.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marston" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Rowland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Feng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120675" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alchammas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Driget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C Fritsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15811-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Meyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Courquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2021.109429" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.07.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mazamay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Muyembe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-04996-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.215" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07194" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14823" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malay Banerjee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqiu Zuo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Mu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Weng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2873-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.09.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Verwilghen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudouin-Ollivier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marichal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollivier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Shenbrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bannikova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12182" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brillaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Tissot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Navion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183849" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hormaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-0427.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502866v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWRP716P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03519741v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Rabillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martua Hasiholan Sinaga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0113" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Mouzon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.12.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZHKB3RT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Umhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knapp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hormaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bou&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2RCXR8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charbonnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demonmerot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Bresson-Hadni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014075" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaoying Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingwang Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yanagida" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changping Long" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118201300111X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Renaude" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12151" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender Ziadinov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013000644" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853607v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ito" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Long" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yanagida" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hegglin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2013.03.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXFD5F9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhito Sako" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001303" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-58MKGJ43-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847416v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuming Han" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002045" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926054v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drouhot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Prudent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.053" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KR76NP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853605v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinaba Said-Ali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ang&#232;le Vuitton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001352" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;for&#234;t" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Frochot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738598v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824952v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727102v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nkouawa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Nakao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2012.06.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM2VDZCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649615v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727101v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Ito" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munehiro Okamoto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2012.08.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM01RPSJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741522v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1812.120219" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica E. Riojas-Lopez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mellink" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luevano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vaniscotte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2011.00764.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H25B8384-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638078v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3760/cma.j.issn.0366-6999.2011.18.027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617172v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182011000874" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deplazes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rieffel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lambert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraudoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495115v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Budke" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S Craig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Fu Xiao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451728v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z10-011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657338v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Durette-Desset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2009.04.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667486v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Jiamin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.02.019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340052v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Guislain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Terrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Froment" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X08912384" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118395v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Bart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Glowatzki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Breyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000452" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326967v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.045" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339931v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Craig" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339891v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R J Pleydell" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Rong Yang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mark Danson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000287" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370941v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339937v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Guislain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gottstein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.02.010" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N6GV1CR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658548v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.048" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152529F4B797E89325A5E2F3CCD37E732AC8C047/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340059v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A Vuitton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Schantz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461935v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340053v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Guislain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Poulle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341587v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Takahashi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655111v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Qiu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Schantz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340060v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfu Xiao" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Budke" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiza Campos-Ponce" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1206.041229" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340061v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340062v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2005.11.036" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKJ89ZC7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673907v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Magnaval" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boucher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Morassin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duranton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340064v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Magnaval" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morassin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duranton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675646v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Magnaval" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/JOH2004242" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A149E6B0D67D1BA1A11F35CEB783A3D4BEB3FC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340067v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2004.02.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THCXL19R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340065v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. J. Pleydell" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Danson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Graham" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2004.05.004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340069v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Vuitton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bresson-Hadni" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. A. Wang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piarroux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340068v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delattre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bao" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartholomot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340072v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michelat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ordinaire" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;cot&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340070v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abbasi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Branzburg" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami K Abdel Hafez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676011v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Craig" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341576v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bardonnet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vuillaume" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529983v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Defaut" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montadert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pepin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341582v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montadert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier P&#233;pin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340074v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nonaka" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piarroux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340077v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Zhou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. X. Chai" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340078v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529236v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Quere" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685521v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253559v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelosi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertrand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Appenzeller" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coeurdassier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniele" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268596v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367367v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367365v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umhang G&#233;rald" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967837v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Clements" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Gray" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Barnes" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086211v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bodin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060945v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309428v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouhot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tougard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pompanon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rioux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282252v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736802v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinaba Said Ali" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724870v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748026v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jacquot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829901v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Naim" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caliman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671887v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610754v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671885v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiumin Han" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610759v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610758v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545761v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545763v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535887v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490991v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378660v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378608v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Riojas-Lopez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405174v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423518v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378529v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378609v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378661v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378620v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aim&#233;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong N'Guyen Viet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378632v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuming Ma" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378612v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363304v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Craig" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363306v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363308v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480836v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828792v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880458v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cliquet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880437v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cliquet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Combes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boue" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catarelli" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675809v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michelat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ordinaire" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767714v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877421v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551454v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815878v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817072v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoit" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659270v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/ecotoxicologie-des-communautes-au-fonctionnement-des-ecosystemes/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462590v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424814v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandosn&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Weidmann" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813686v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814667v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814669v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-36025-4_25" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462249v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00952370v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>