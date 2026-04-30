--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -437,161 +437,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping small mammal optimal habitats using satellite-derived proxy variables and species distribution models</w:t>
+                <w:t xml:space="preserve">Environmental pollution and nutritional quality modulate immune response of the wood mouse (Apodemus sylvaticus) through hormonal disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Marston</w:t>
+                <w:t xml:space="preserve">Quentin Devalloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Alchammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohui Feng</w:t>
+                <w:t xml:space="preserve">Vincent Driget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (8), pp.e0289209. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 337, pp.122100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209869v1</w:t>
+                <w:t xml:space="preserve">hal-04283376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of chronic exposure to toxic metals on haematological parameters in free-ranging small mammals</w:t>
               </w:r>
@@ -629,263 +629,263 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 317, pp.120675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental pollution and nutritional quality modulate immune response of the wood mouse (Apodemus sylvaticus) through hormonal disturbances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping small mammal optimal habitats using satellite-derived proxy variables and species distribution models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Marston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Devalloir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Clare Rowland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara Alchammas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Driget</w:t>
+                <w:t xml:space="preserve">Xiaohui Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 337, pp.122100. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (8), pp.e0289209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283376v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive exposure of wild small mammals to legacy and currently used pesticide mixtures in arable landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1505,1212 +1505,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is blood a reliable indicator of trace metal concentrations in organs of small mammals?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">How Do Richness and Composition of Diet Shape Trace Metal Exposure in a Free-Living Generalist Rodent, Apodemus sylvaticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Ozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.10.215⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (10), pp.5977-5986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b07194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124731v1</w:t>
+                <w:t xml:space="preserve">hal-02316627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Richness and Composition of Diet Shape Trace Metal Exposure in a Free-Living Generalist Rodent, Apodemus sylvaticus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Is blood a reliable indicator of trace metal concentrations in organs of small mammals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Powolny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (10), pp.5977-5986. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217, pp.320-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b07194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.10.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316627v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pollution influence small mammal diet in the field? A metabarcoding approach in a generalist consumer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">Rural and urban distribution of wild and domestic carnivore stools in the context of Echinococcus multilocularis environmental exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Umhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14823⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (12), pp.937-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368039v1</w:t>
+                <w:t xml:space="preserve">hal-01857324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of contaminants and trophic cascade regulation on food chain stability: Application to cadmium soil pollution on small mammals – Raptor systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Echinococcus multilocularis and Echinococcus shiquicus in a small mammal community on the eastern Tibetan Plateau: host species composition, molecular prevalence, and epidemiological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingqiu Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.002⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-2873-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124739v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rural and urban distribution of wild and domestic carnivore stools in the context of Echinococcus multilocularis environmental exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Boué</w:t>
+                <w:t xml:space="preserve">Does pollution influence small mammal diet in the field? A metabarcoding approach in a generalist consumer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Ozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2018.05.007⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (18), pp.3700-3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857324v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinococcus multilocularis and Echinococcus shiquicus in a small mammal community on the eastern Tibetan Plateau: host species composition, molecular prevalence, and epidemiological implications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of contaminants and trophic cascade regulation on food chain stability: Application to cadmium soil pollution on small mammals – Raptor systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingqiu Zuo</w:t>
+                <w:t xml:space="preserve">Virgile Baudrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqiang Mu</w:t>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaodong Weng</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malay Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.302. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 382, pp.33-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-2873-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800618v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinococcus multilocularis management by fox culling: An inappropriate paradigm</w:t>
+                <w:t xml:space="preserve">A new recent genus and species of three-toed jerboas (Rodentia: Dipodinae) from China: A living fossil?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Comte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérald Umhang</w:t>
+                <w:t xml:space="preserve">Georgy Shenbrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Raton</w:t>
+                <w:t xml:space="preserve">Anna Bannikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2017.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (4), pp.356 - 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676612v1</w:t>
+                <w:t xml:space="preserve">hal-02620243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological practices in oil palm plantations: examples from the field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echinococcus multilocularis management by fox culling: An inappropriate paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Verwilghen</w:t>
+                <w:t xml:space="preserve">Sébastien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Umhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Beaudouin-Ollivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Ollivier</w:t>
+                <w:t xml:space="preserve">Vincent Raton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2017024⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.178 - 185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2017.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538101v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new recent genus and species of three-toed jerboas (Rodentia: Dipodinae) from China: A living fossil?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological practices in oil palm plantations: examples from the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Verwilghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgy Shenbrot</w:t>
+                <w:t xml:space="preserve">Laurence Beaudouin-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bannikova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Raphael Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Jean Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (4), pp.356 - 368. </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jzs.12182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2017024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620243v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EWET: Data collection and interface for the genetic analysis of Echinococcus multilocularis based on EmsB microsatellite</w:t>
               </w:r>
@@ -2824,562 +2824,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective analyses of fox feces by real-time PCR to identify new endemic areas of Echinococcus multilocularis in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Proposition d'un scénario spatio-temporel de l'expansion d'E. multilocularis en France grâce à la génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Umhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Comte</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hormaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354526v1</w:t>
+                <w:t xml:space="preserve">hal-03519741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adaptation of generalist predators’ diet in a multi-prey context: insights from new functional responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Baudrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97 (7), pp.1832 - 1841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1890/15-0427.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competence of hosts and complex foraging behavior are two cornerstones in the dynamics of trophically transmitted parasites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Retrospective analyses of fox feces by real-time PCR to identify new endemic areas of Echinococcus multilocularis in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Umhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hormaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01502866v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un scénario spatio-temporel de l'expansion d'E. multilocularis en France grâce à la génétique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Hormaz</w:t>
+                <w:t xml:space="preserve">Competence of hosts and complex foraging behavior are two cornerstones in the dynamics of trophically transmitted parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Baudrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 397, pp.158 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519741v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative age determination of Rattus tiomanicus using allometric measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Verwilghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Rabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3508,51 +3508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorane Mouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Umhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3885,311 +3885,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of human taeniases in Tibetan endemic areas, China.</w:t>
+                <w:t xml:space="preserve">Detecting nested clusters of human alveolar echinococcosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiaoying Li</w:t>
+                <w:t xml:space="preserve">Zeinaba Said-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingwang Chen</w:t>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Bresson-Hadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuya Yanagida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Changping Long</w:t>
+                <w:t xml:space="preserve">Dominique Angèle Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S003118201300111X⟩</w:t>
+              <w:t xml:space="preserve">, 2013, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182013001352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847421v1</w:t>
+                <w:t xml:space="preserve">hal-00853605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using long-term monitoring of red fox populations to assess changes in rodent control practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jacquot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Régis Renaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (6), electronic, ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.12151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission ecosystems of Echinococcus multilocularis in China and Central Asia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4198,1253 +4198,1274 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Ziadinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 140 (13), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182013000644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini review on chemotherapy of taeniasis and cysticercosis due to Taenia solium in Asia, and a case report with 20 tapeworms in China.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ito</w:t>
+                <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Li</w:t>
+                <w:t xml:space="preserve">C. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Yanagida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (2), pp.164-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fox baiting against Echinococcus multilocularis: Contrasted achievements among two medium size cities.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Detection of human taeniases in Tibetan endemic areas, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaoying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingwang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hegglin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Tetsuya Yanagida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changping Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2013.03.016⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S003118201300111X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00821682v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in diagnosis and spatial analysis of cysticercosis and taeniasis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiaoying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhito Sako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingwang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changping Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182013001303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion géographique du parasite Echinococcus multilocularis chez le renard en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Fox baiting against Echinococcus multilocularis: Contrasted achievements among two medium size cities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Boué</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hegglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (1-2), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2013.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847416v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Echinococcus multilocularis Transmission in China: Small Mammal Diversity, Landscape or Climate?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Expansion géographique du parasite Echinococcus multilocularis chez le renard en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiuming Han</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.16-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803409v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of wild small mammals to arsenic pollution at a partially remediated mining site in Southern France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Drouhot</w:t>
+                <w:t xml:space="preserve">Drivers of Echinococcus multilocularis Transmission in China: Small Mammal Diversity, Landscape or Climate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Crini</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaoying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Tougard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Prudent</w:t>
+                <w:t xml:space="preserve">Xiuming Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.053⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.e2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00926054v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting nested clusters of human alveolar echinococcosis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of wild small mammals to arsenic pollution at a partially remediated mining site in Southern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Drouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinaba Said-Ali</w:t>
+                <w:t xml:space="preserve">Christelle Tougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Angèle Vuitton</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 470-471C, pp.1012-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182013001352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00853605v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of the Drugeon River and adjacent wetlands (northeastern France): impact on breeding birds</w:t>
+                <w:t xml:space="preserve">A loop-mediated isothermal amplification method for a differential identification of Taenia tapeworms from human: Application to a field survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Michelat</w:t>
+                <w:t xml:space="preserve">Agathe Nkouawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhito Sako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaoying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingwang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Déforêt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Minoru Nakao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alauda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (4), pp.723-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parint.2012.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693846v1</w:t>
+                <w:t xml:space="preserve">hal-00727102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation de la rivière Drugeon et des zones humides limitrophes: impact sur les oiseaux nicheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Déforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5463,113 +5484,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alauda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80 (2), pp.101-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation de la rivière Drugeon et des zones humides limitrophes: impact sur les oiseaux nicheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Déforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5588,259 +5609,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alauda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80 (2), pp.101-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A loop-mediated isothermal amplification method for a differential identification of Taenia tapeworms from human: Application to a field survey.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restoration of the Drugeon River and adjacent wetlands (northeastern France): impact on breeding birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Nkouawa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xingwang Chen</w:t>
+                <w:t xml:space="preserve">Thomas Déforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minoru Nakao</w:t>
+                <w:t xml:space="preserve">Bernard Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alauda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (2), pp.101-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00727102v1</w:t>
+                <w:t xml:space="preserve">hal-00693846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation de la rivière Drugeon et des zones humides limitrophes: impact sur les oiseaux nicheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Déforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5889,1557 +5889,1557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of pumpkin seeds combined with areca nut extract in community-based treatment of human taeniasis in northwest Sichuan Province, China.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Munehiro Okamoto</w:t>
+                <w:t xml:space="preserve">Westward Spread of Echinococcus multilocularis in Foxes, France, 2005-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Trop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2012.08.002⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (12), pp.2059-2062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1812.120219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727101v1</w:t>
+                <w:t xml:space="preserve">hal-00741522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Westward Spread of Echinococcus multilocularis in Foxes, France, 2005-2010</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Boué</w:t>
+                <w:t xml:space="preserve">Usefulness of pumpkin seeds combined with areca nut extract in community-based treatment of human taeniasis in northwest Sichuan Province, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaoying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingwang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changping Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munehiro Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Trop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (2), pp.152-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2012.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1812.120219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00741522v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape partitioning by nocturnal rodent assemblages in the Llanos de Ojuelos, in Mexico's Central High Plateau</w:t>
+                <w:t xml:space="preserve">Role of dog behaviour and environmental fecal contamination in transmission of Echinococcus multilocularis in Tibetan communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica E. Riojas-Lopez</w:t>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mellink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Luevano</w:t>
+                <w:t xml:space="preserve">Thomas Romig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+                <w:t xml:space="preserve">Anke Dinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (4), pp.739 - 747. </w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138 (10), pp.1316-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1472-4642.2011.00764.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0031182011000874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645405v1</w:t>
+                <w:t xml:space="preserve">hal-00617172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially explicit analysis of metal transfer to biota: influence of soil contamination and landscape.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Landscape partitioning by nocturnal rodent assemblages in the Llanos de Ojuelos, in Mexico's Central High Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica E. Riojas-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mellink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Douay</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Luevano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020682⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (4), pp.739 - 747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-4642.2011.00764.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670291v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A historical view of alveolar echinococcosis, 160 years after the discovery of the first case in humans: part 1. What have we learnt on the distribution of the disease and on its parasitic agent?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hongxia Zhou</w:t>
+                <w:t xml:space="preserve">Spatially explicit analysis of metal transfer to biota: influence of soil contamination and landscape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jenny Knapp</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Medical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3760/cma.j.issn.0366-6999.2011.18.027⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e20682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638078v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of dog behaviour and environmental fecal contamination in transmission of Echinococcus multilocularis in Tibetan communities.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+                <w:t xml:space="preserve">A historical view of alveolar echinococcosis, 160 years after the discovery of the first case in humans: part 1. What have we learnt on the distribution of the disease and on its parasitic agent?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Angèle Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxia Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anke Dinkel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 138 (10), pp.1316-29. </w:t>
+              <w:t xml:space="preserve">Chinese Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 124 (18), pp.2943-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182011000874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3760/cma.j.issn.0366-6999.2011.18.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617172v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution of metals in smelter-impacted soils of woody habitats: Influence of landscape and soil properties, and risk for wildlife.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.141-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.06.075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448092v1</w:t>
+                <w:t xml:space="preserve">hal-00512117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predator's dietary response to prey density variation and consequences for a cestode transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (3), pp.827-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458981v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grass height and transmission ecology of Echinococcus multilocularis in Tibetan communities, China.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predator's dietary response to prey density variation and consequences for a cestode transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deplazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Budke</w:t>
+                <w:t xml:space="preserve">J.C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip S Craig</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 123 (1), pp.61-67</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 164, pp.129-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495115v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary response of barn owls (Tyto alba) to large variations in Microtus arvalis and Arvicola terrestris prey populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grass height and transmission ecology of Echinococcus multilocularis in Tibetan communities, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Budke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Bernard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Quéré</w:t>
+                <w:t xml:space="preserve">Philip S Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delattre</w:t>
+                <w:t xml:space="preserve">Yong-Fu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chinese Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123 (1), pp.61-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451728v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of metals in smelter-impacted soils of woody habitats: Influence of landscape and soil properties, and risk for wildlife.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Douay</w:t>
+                <w:t xml:space="preserve">Dietary response of barn owls (Tyto alba) to large variations in Microtus arvalis and Arvicola terrestris prey populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.06.075⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (4), pp.416-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/Z10-011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00512117v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original biological and ecological data on the endemic Chinese jumping mouse Eozapus setchuanus (Pousargues, 1896)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7525,90 +7525,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and spatial discrimination of small mammal assemblages: an example from Western Sichuan (China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiu Jiamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7653,671 +7653,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and biological factors involved in the transmission of Echinococcus multilocularis in the French Ardennes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidisciplinary studies, systems approaches and parasite eco-epidemiology: something old, something new.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Guislain</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. S. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (3), pp.469-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340052v1</w:t>
+                <w:t xml:space="preserve">hal-00339931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of the cestode Echinococcus multilocularis in red foxes at a continental scale in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Breyer</w:t>
+                <w:t xml:space="preserve">Landscape composition and spatial prediction of alveolar echinococcosis in southern ningxia, china.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R J Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Rong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mark Danson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3 (6), pp.e452. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000452⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 2 (9), pp.e287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118395v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-mammal assemblage response to deforestation and afforestation in central China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72, pp.320-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/MAMM.2008.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary studies, systems approaches and parasite eco-epidemiology: something old, something new.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecological and biological factors involved in the transmission of Echinococcus multilocularis in the French Ardennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Guislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (2), pp.143-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022149X08912384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339931v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape composition and spatial prediction of alveolar echinococcosis in southern ningxia, china.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of the cestode Echinococcus multilocularis in red foxes at a continental scale in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R J Pleydell</w:t>
+                <w:t xml:space="preserve">Jean-Mathieu Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Rong Yang</w:t>
+                <w:t xml:space="preserve">Marie-Louise Glowatzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Mark Danson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philip S Craig</w:t>
+                <w:t xml:space="preserve">Isabelle Breyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2 (9), pp.e287. </w:t>
+              <w:t xml:space="preserve">, 2008, 3 (6), pp.e452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339891v1</w:t>
+                <w:t xml:space="preserve">hal-01118395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Geography of alveolar echinococcosis]</w:t>
               </w:r>
@@ -8587,90 +8587,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small mammal assemblages and habitat distribution in the northern Junggar Basin, Xinjiang, China: a pilot survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxia Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72 (4), pp.309-319. </w:t>
@@ -8714,234 +8714,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of overgrazing on the transmission of Echinococcus multilocularis in Tibetan pastoral communities of Sichuan Province, China.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fox faeces and vole distribution on a local range: ecological data in a parasitological perspective for Echinococcus multilocularis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique A Vuitton</w:t>
+                <w:t xml:space="preserve">M. H. Guislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter M Schantz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. L. Poulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 120 (3), pp.237-42</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.299-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340059v1</w:t>
+                <w:t xml:space="preserve">hal-00340053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why multidisciplinary is essential in infectious disease ecology: the Echinococcus multilocularis case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Medicine and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35, pp.293-299</w:t>
@@ -8964,290 +8947,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fox faeces and vole distribution on a local range: ecological data in a parasitological perspective for Echinococcus multilocularis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of overgrazing on the transmission of Echinococcus multilocularis in Tibetan pastoral communities of Sichuan Province, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Fu Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H. Guislain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Raoul</w:t>
+                <w:t xml:space="preserve">Dominique A Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Poulle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter M Schantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (4), pp.299-308</w:t>
+              <w:t xml:space="preserve">Chinese Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120 (3), pp.237-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340053v1</w:t>
+                <w:t xml:space="preserve">hal-00340059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of small mammals in a pastoral landscape of the Tibetan plateaus (Western Sichuan, China) and relationship with grazing practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission ecology of Echinococcus multilocularis: what are the ranges of parasite stability among various host communities in China?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Takahashi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 Suppl (suppl. 1), pp.S237-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parint.2005.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341587v1</w:t>
+                <w:t xml:space="preserve">hal-00340062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic and behavior risk factors of human alveolar echinococcosis in Tibetan communities in Sichuan, People's Republic of China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiamin Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9328,64 +9349,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasture types and Echinococcus multilocularis, Tibetan communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique A Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9456,1599 +9477,1578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic and behavior risk factors of human alveolar echinococcosis in Tibetan communities in Sichuan, People's Republic of China.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of small mammals in a pastoral landscape of the Tibetan plateaus (Western Sichuan, China) and relationship with grazing practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74 (5), pp.856-62</w:t>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3-4, pp.214-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340061v1</w:t>
+                <w:t xml:space="preserve">hal-00341587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission ecology of Echinococcus multilocularis: what are the ranges of parasite stability among various host communities in China?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Pleydell</w:t>
+                <w:t xml:space="preserve">Socioeconomic and behavior risk factors of human alveolar echinococcosis in Tibetan communities in Sichuan, People's Republic of China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (5), pp.856-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00340062v1</w:t>
+                <w:t xml:space="preserve">hal-00340061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in southern Cantal, Auvergne region, France</w:t>
+                <w:t xml:space="preserve">Modelling the spatial distribution of Echinococcus multilocularis infection in foxes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jf Magnaval</w:t>
+                <w:t xml:space="preserve">D. R. J. Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Boucher</w:t>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Morassin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">F. M. Danson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Duranton</w:t>
+                <w:t xml:space="preserve">A. J. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 91 (3), pp.253-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2004.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673907v1</w:t>
+                <w:t xml:space="preserve">hal-00340065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in southern Cantal, Auvergne region, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Magnaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Helminthology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 78 (3), pp.237-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in southern Cantal, Auvergne region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Morassin</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Magnaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Morassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Duranton</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Helminthology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 78 (3), pp.237-242. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 78 (3), pp.237-242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02675646v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenced pasture: a possible risk factor for human alveolar echinococcosis in Tibetan pastoralist communities of Sichuan, China.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yongfu Xiao</w:t>
+                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in southern Cantal, Auvergne region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Magnaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2004.02.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78 (3), pp.237-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/JOH2004242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00340067v1</w:t>
+                <w:t xml:space="preserve">hal-02675646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the spatial distribution of Echinococcus multilocularis infection in foxes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. J. Graham</w:t>
+                <w:t xml:space="preserve">Fenced pasture: a possible risk factor for human alveolar echinococcosis in Tibetan pastoralist communities of Sichuan, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique A Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Tropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 91 (3), pp.253-65. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 90 (3), pp.285-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2004.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2004.05.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00340065v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis with particular reference to China and Europe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between landscape changes and host communities can regulate Echinococcus multilocularis transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Vuitton</w:t>
+                <w:t xml:space="preserve">P.S. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zhou</w:t>
+                <w:t xml:space="preserve">G. Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bresson-Hadni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Piarroux</w:t>
+                <w:t xml:space="preserve">B. Bartholomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 127 Suppl, pp.S87-107</w:t>
+              <w:t xml:space="preserve">, 2003, 127, pp.S121-S131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340069v1</w:t>
+                <w:t xml:space="preserve">hal-02676011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between landscape changes and host communities can regulate Echinococcus multilocularis transmission.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. S. Craig</w:t>
+                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis with particular reference to China and Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delattre</w:t>
+                <w:t xml:space="preserve">S. Bresson-Hadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bao</w:t>
+                <w:t xml:space="preserve">Q. A. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bartholomot</w:t>
+                <w:t xml:space="preserve">M. Piarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 127 Suppl, pp.S121-31</w:t>
+              <w:t xml:space="preserve">, 2003, 127 Suppl, pp.S87-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340068v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinococcus multilocularis: secondary poisoning of fox population during a vole outbreak reduces environmental contamination in a high endemicity area.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Raoul</w:t>
+                <w:t xml:space="preserve">Interactions between landscape changes and host communities can regulate Echinococcus multilocularis transmission.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Michelat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Aubert</w:t>
+                <w:t xml:space="preserve">P. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bartholomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 33 (9), pp.945-54</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 127 Suppl, pp.S121-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340072v1</w:t>
+                <w:t xml:space="preserve">hal-00340068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copro-diagnosis of Echinococcus granulosus infection in dogs by amplification of a newly identified repeated DNA sequence.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Echinococcus multilocularis: secondary poisoning of fox population during a vole outbreak reduces environmental contamination in a high endemicity area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Décoté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Abbasi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 69 (3), pp.324-30</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (9), pp.945-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340070v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between landscape changes and host communities can regulate Echinococcus multilocularis transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Copro-diagnosis of Echinococcus granulosus infection in dogs by amplification of a newly identified repeated DNA sequence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Branzburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiza Campos-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.S. Craig</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Bartholomot</w:t>
+                <w:t xml:space="preserve">Sami K Abdel Hafez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 127, pp.S121-S131</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69 (3), pp.324-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676011v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alveolar echinococcosis: characteristics of a possible emergence and new perspectives in epidemiosurveillance</w:t>
               </w:r>
@@ -11086,51 +11086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 31 (suppl 2), pp.247-256</w:t>
@@ -11185,51 +11185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Defaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montadert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11310,51 +11310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Defaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Montadert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11422,90 +11422,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the epidemiological status of Echinococcus multilocularis in foxes in France using ELISA coprotests on fox faeces collected in the field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deplazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nonaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Piarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 31 (14), pp.1579-88</w:t>
@@ -11528,355 +11528,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in Xinjiang Uygur autonomous region, China: a preliminary analysis.</w:t>
+                <w:t xml:space="preserve">An index method of estimating relative population densities of the Common Vole (Microtus arvalis) at landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. X. Zhou</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">J.-P. Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delattre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tropical Medicine and Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 94 (7), pp.715-29</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 55 (1), pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340077v1</w:t>
+                <w:t xml:space="preserve">hal-03529236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ecological basis for molecular surveillance of microbes and parasites transmitted by rodents]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 93 (3), pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An index method of estimating relative population densities of the Common Vole (Microtus arvalis) at landscape scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in Xinjiang Uygur autonomous region, China: a preliminary analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. X. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Quere</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">S. X. Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delattre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 55 (1), pp.25-32</w:t>
+              <w:t xml:space="preserve">Annals of Tropical Medicine and Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 94 (7), pp.715-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529236v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An index method of estimating relative population densities of the common vole (Microtus arvalis) at landscape scale</w:t>
               </w:r>
@@ -11901,51 +11901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 55 (1), pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12265,64 +12265,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approaches to description and modeling of trophic interactions: reliable allies to study trophically-transmitted parasites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Baudrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12496,402 +12496,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Echinococcus transmission patterns in a community hyper-endemic for echinococcosis in China</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tamsin Barnes</w:t>
+                <w:t xml:space="preserve">Transmission ecosystems of Echinococcus multilocularis in Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S Craig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation for the management of echinococcosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Besançon, France</w:t>
+              <w:t xml:space="preserve">BSP Autumn Symposium 2014 - Disease Ecology - ecosystems, wildlife and human health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Salford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00967837v1</w:t>
+                <w:t xml:space="preserve">hal-01060945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission ecosystems of Echinococcus multilocularis in Eurasia, with particular reference to the Alay Valley</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jenny Knapp</w:t>
+                <w:t xml:space="preserve">Changes in Echinococcus transmission patterns in a community hyper-endemic for echinococcosis in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archie Clements</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamsin Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Workshop: Echinococcosis in Kyrgyzstan and the Region</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bishkek, Kyrgyzstan</w:t>
+              <w:t xml:space="preserve">Innovation for the management of echinococcosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086211v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission ecosystems of Echinococcus multilocularis in Eurasia</w:t>
+                <w:t xml:space="preserve">Transmission ecosystems of Echinococcus multilocularis in Eurasia, with particular reference to the Alay Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSP Autumn Symposium 2014 - Disease Ecology - ecosystems, wildlife and human health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Salford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Research Workshop: Echinococcosis in Kyrgyzstan and the Region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bishkek, Kyrgyzstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060945v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking predator exposure and patterns of treatments with anticoagulant rodenticides by using faeces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12899,51 +12899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Vertebrate Pest Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Turku, Finland</w:t>
@@ -13097,51 +13097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DNA metabarcoding approach to understand trophic transfers of pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Drouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13248,51 +13248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinaba Said Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13386,64 +13386,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Ziadinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium for Cestode Zoonosis Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Shanghai, China</w:t>
@@ -13472,103 +13472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable control of grassland small mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Renaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th SETAC World Congress and 22nd Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
@@ -13597,51 +13597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of small carnivores in controlling rodent populations in oil palm plantations in Indonesia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Verwilghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13757,51 +13757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorane Mouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13951,77 +13951,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiaoying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiumin Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. R. J. Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th World Congress of Hydatidology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Urumqi, China</w:t>
@@ -14044,165 +14044,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie du paysage et santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace metal accumulation and effects in bank voles: inter-annual and inter-seasonal variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00610759v1</w:t>
+                <w:t xml:space="preserve">hal-00490748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de polluants : quels apports de l'écologie du paysage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14217,2620 +14260,2577 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale screening of red fox intestines in search of Echinococcus multilocularis in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Comte</w:t>
+                <w:t xml:space="preserve">Ecologie du paysage et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology of alveolar exhinococcosis in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t>
+              <w:t xml:space="preserve">Ecologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545761v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban control of Echinococcus multilocularis in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hegglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS and spatial modeling for evidence based control of cestode parasites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Large scale screening of red fox intestines in search of Echinococcus multilocularis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Tropical Medecine Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Epidemiology of alveolar exhinococcosis in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535887v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RODENT program: Impacts of anticoagulant rodenticides on ecosystems – adaptation of target rodents and effects on their predators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GIS and spatial modeling for evidence based control of cestode parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munehiro Okamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaoying Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 20. Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">Joint International Tropical Medecine Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490991v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal accumulation and effects in bank voles: inter-annual and inter-seasonal variations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The RODENT program: Impacts of anticoagulant rodenticides on ecosystems – adaptation of target rodents and effects on their predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+                <w:t xml:space="preserve">Jean-François Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Séville, Spain</w:t>
+              <w:t xml:space="preserve">SETAC Europe 20. Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490748v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in blackbirds (Turdus merula) along a heavy metal pollution gradient.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Reflectance as a predictor for rodent species in the semiarid landscape Llanos de Ojuelos México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mellink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Arnoux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monica Riojas-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">European IALE Conference 2009: 70 years of landscape ecology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413830v1</w:t>
+                <w:t xml:space="preserve">hal-00378661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat modelling of small mammals assemblages in Western Sichuan (China): from locally trained models at landscape scale to regional predictive mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Habitats des assemblages de micromammifères dans l'ouest du Sichuan (Chine): des modèles locaux à l'échelle paysagère à une cartographie régionale des prédictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European IALE confernce 2009: 70 years of landscape ecology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.497-501</w:t>
+              <w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378660v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodent assemblages in the Llanos de Ojuelos, northeastern Jalisco, Mexico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in blackbirds (Turdus merula) along a heavy metal pollution gradient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Riojas-Lopez</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besancon, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378608v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodent assemblages in the Llanos de Ojuelos, northeastern Jalisco, Mexico: a landscape approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Habitat modelling of small mammals assemblages in Western Sichuan (China): from locally trained models at landscape scale to regional predictive mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European IALE conference 2009: 70 years of landscape ecology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.508</w:t>
+              <w:t xml:space="preserve">European IALE confernce 2009: 70 years of landscape ecology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.497-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405174v1</w:t>
+                <w:t xml:space="preserve">hal-00378660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques terrestres.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Rodent assemblages in the Llanos de Ojuelos, northeastern Jalisco, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Riojas-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mellink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 8-155 (9 p)</w:t>
+              <w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462141v1</w:t>
+                <w:t xml:space="preserve">hal-00378608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse de la communauté de prédateurs et effets des traitements à la bromadiolone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rodent assemblages in the Llanos de Ojuelos, northeastern Jalisco, Mexico: a landscape approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Riojas-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mellink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">European IALE conference 2009: 70 years of landscape ecology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423518v1</w:t>
+                <w:t xml:space="preserve">hal-00405174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating landscape ecology and epidemiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques terrestres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yurong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European IALE Conference: 70 years of landscape ecology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.207-210</w:t>
+              <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 8-155 (9 p)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378529v1</w:t>
+                <w:t xml:space="preserve">hal-00462141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and biological factors affecting metal and metallothionein levels in small mammals.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponse de la communauté de prédateurs et effets des traitements à la bromadiolone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Sommet de l'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413820v1</w:t>
+                <w:t xml:space="preserve">hal-00423518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitats des assemblages de micromammifères dans l'ouest du Sichuan (Chine): des modèles locaux à l'échelle paysagère à une cartographie régionale des prédictions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Integrating landscape ecology and epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R J Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besancon, France</w:t>
+              <w:t xml:space="preserve">European IALE Conference: 70 years of landscape ecology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.207-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378609v1</w:t>
+                <w:t xml:space="preserve">hal-00378529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflectance as a predictor for rodent species in the semiarid landscape Llanos de Ojuelos México</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+                <w:t xml:space="preserve">Environmental and biological factors affecting metal and metallothionein levels in small mammals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European IALE Conference 2009: 70 years of landscape ecology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.505</w:t>
+              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378661v1</w:t>
+                <w:t xml:space="preserve">hal-00413820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey density, predator-prey interaction and cestode transmission: Echinococcus multilocularis as a study case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive mapping of host assemblages: an example with small mammals in western China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R J Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hong N'Guyen Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Multicolloquium of Parasitology X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378620v1</w:t>
+                <w:t xml:space="preserve">hal-00378612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite DNA studies for application to epidemiology: relevance of the high sensitivity of the multilocus microsatellite EmsB to track Echinococcus multilocularis in fox faeces</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'échinococcose alvéolaire : où la maladie sévit-elle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Piarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth International Congress for Tropical Medicine and Malaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Séance thématique de l'Académie nationale de médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378632v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in the bank vole: influence of environmental (landscape) and biological factors.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">Multidisciplinary studies, systems approaches and eco-epidemiology: something old, something new</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R J Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Craig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 18th Annual Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">European Multicolloqium of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413815v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive mapping of host assemblages: an example with small mammals in western China</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David R J Pleydell</w:t>
+                <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in the bank vole: influence of environmental (landscape) and biological factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Multicolloquium of Parasitology X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 18th Annual Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378612v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary studies, systems approaches and eco-epidemiology: something old, something new</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prey density, predator-prey interaction and cestode transmission: Echinococcus multilocularis as a study case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong N'Guyen Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philip Craig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Multicolloqium of Parasitology</w:t>
+              <w:t xml:space="preserve">European Multicolloquium of Parasitology X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363304v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'échinococcose alvéolaire : où la maladie sévit-elle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsatellite DNA studies for application to epidemiology: relevance of the high sensitivity of the multilocus microsatellite EmsB to track Echinococcus multilocularis in fox faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuming Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Piarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance thématique de l'Académie nationale de médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">XVIIth International Congress for Tropical Medicine and Malaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363306v1</w:t>
+                <w:t xml:space="preserve">hal-00378632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why multidisciplinary is essential in infectious disease ecology: the Echinococcus multilocularis case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th congress of the Pacific science association. Diversity and change: challenges and opportunities for managing natural and social systems in Asia-Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Okinawa, Japan</w:t>
@@ -16885,51 +16885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale. Recherches &amp; Développements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16980,77 +16980,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congress of the Federation of Asian Parasitologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Asahikawa, China. pp.53</w:t>
@@ -17092,77 +17092,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental risk factors for transmission and representing Echinococcus multilocularis gradients in space and time: fox data, models and scale dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17355,51 +17355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17499,51 +17499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thirteen years after : dynamics of trace metals in free-ranging small mammals related to soil aging (2006-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinji Ozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Detriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17611,51 +17611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition des micromammifères aux pesticides actuellement utilisés: différences entre espèces, rôle de l’habitat et du paysage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17749,51 +17749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the relative effects of semi-natural elements and organic farming practices to enhance biodiversity in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18133,51 +18133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18264,51 +18264,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertébrés terrestres et écotoxicologie du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18482,264 +18482,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring des proies et de la population de prédateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Prédation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Chandosné</w:t>
-[...51 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Damange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le campagnol terrestre: prévention et contrôle des populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, QUAE, pp.248, 2009</w:t>
+              <w:t xml:space="preserve">Le campagnol terrestre : Prévention et contrôle des populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2009, Savoir Faire (Quae), 978-2-7592-0386-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424814v1</w:t>
+                <w:t xml:space="preserve">hal-02813686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delattre</w:t>
+                <w:t xml:space="preserve">Monitoring des proies et de la population de prédateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandosné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Defaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Damange</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jean-Christophe Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Delattre et Patrick Giraudoux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le campagnol terrestre : Prévention et contrôle des populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2009, Savoir Faire (Quae), 978-2-7592-0386-4</w:t>
+              <w:t xml:space="preserve">Le campagnol terrestre: prévention et contrôle des populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QUAE, pp.248, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813686v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies transmissibles à l'homme</w:t>
               </w:r>
@@ -18844,282 +18844,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards understanding the impacts of environmental variation on Echinococcus multilocularis transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pleydell</w:t>
+                <w:t xml:space="preserve">Towards Understanding the Impacts of Environmental Variation on Echinococcus multilocularis Transmission.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philip Craig</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Morand, B. Krasnov and R. Poulin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromammals and Macroparasites: from evolutionary ecology to management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Micromammals and macroparasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer-Verlag, pp.545-564, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814669v1</w:t>
+                <w:t xml:space="preserve">hal-00462249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Understanding the Impacts of Environmental Variation on Echinococcus multilocularis Transmission.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David R J Pleydell</w:t>
+                <w:t xml:space="preserve">Towards understanding the impacts of environmental variation on Echinococcus multilocularis transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. S. Craig</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromammals and macroparasites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micromammals and Macroparasites: from evolutionary ecology to management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2006, 978-4-431-36024-7 978-4-431-36025-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-4-431-36025-4_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462249v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19443,51 +19443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62B432F9"/>
+    <w:nsid w:val="D03DE69D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19674,51 +19674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-raoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9566-9599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603452v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Malik da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mergey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.03.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marston" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Rowland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Feng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120675" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alchammas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Driget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C Fritsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15811-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Meyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Courquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2021.109429" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.07.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mazamay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Muyembe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-04996-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.215" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07194" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14823" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malay Banerjee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqiu Zuo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Mu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Weng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2873-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.09.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Verwilghen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudouin-Ollivier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marichal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollivier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Shenbrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bannikova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12182" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brillaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Tissot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Navion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183849" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hormaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-0427.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502866v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWRP716P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03519741v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Rabillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martua Hasiholan Sinaga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0113" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Mouzon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.12.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZHKB3RT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Umhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knapp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hormaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bou&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2RCXR8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charbonnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demonmerot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Bresson-Hadni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014075" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaoying Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingwang Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yanagida" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changping Long" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118201300111X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Renaude" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12151" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender Ziadinov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013000644" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853607v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ito" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Long" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yanagida" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hegglin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2013.03.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXFD5F9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhito Sako" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001303" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-58MKGJ43-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847416v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuming Han" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002045" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926054v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drouhot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Prudent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.053" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KR76NP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853605v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinaba Said-Ali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ang&#232;le Vuitton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001352" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;for&#234;t" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Frochot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738598v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824952v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727102v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nkouawa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Nakao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2012.06.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM2VDZCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649615v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727101v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Ito" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munehiro Okamoto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2012.08.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM01RPSJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741522v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1812.120219" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica E. Riojas-Lopez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mellink" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luevano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vaniscotte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2011.00764.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H25B8384-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638078v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3760/cma.j.issn.0366-6999.2011.18.027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617172v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182011000874" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deplazes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rieffel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lambert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraudoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495115v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Budke" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S Craig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Fu Xiao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451728v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z10-011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657338v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Durette-Desset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2009.04.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667486v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Jiamin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.02.019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340052v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Guislain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Terrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Froment" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X08912384" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118395v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Bart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Glowatzki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Breyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000452" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326967v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.045" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339931v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Craig" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339891v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R J Pleydell" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Rong Yang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mark Danson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000287" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370941v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339937v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Guislain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gottstein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.02.010" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N6GV1CR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658548v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.048" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152529F4B797E89325A5E2F3CCD37E732AC8C047/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340059v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A Vuitton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Schantz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461935v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340053v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Guislain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Poulle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341587v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Takahashi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655111v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Qiu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Schantz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340060v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfu Xiao" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Budke" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiza Campos-Ponce" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1206.041229" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340061v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340062v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2005.11.036" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKJ89ZC7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673907v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Magnaval" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boucher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Morassin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duranton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340064v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Magnaval" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morassin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duranton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675646v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Magnaval" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/JOH2004242" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A149E6B0D67D1BA1A11F35CEB783A3D4BEB3FC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340067v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2004.02.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THCXL19R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340065v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. J. Pleydell" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Danson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Graham" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2004.05.004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340069v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Vuitton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bresson-Hadni" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. A. Wang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piarroux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340068v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delattre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bao" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartholomot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340072v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michelat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ordinaire" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;cot&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340070v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abbasi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Branzburg" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami K Abdel Hafez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676011v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Craig" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341576v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bardonnet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vuillaume" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529983v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Defaut" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montadert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pepin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341582v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montadert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier P&#233;pin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340074v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nonaka" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piarroux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340077v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Zhou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. X. Chai" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340078v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529236v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Quere" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685521v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253559v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelosi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertrand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Appenzeller" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coeurdassier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniele" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268596v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367367v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367365v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umhang G&#233;rald" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967837v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Clements" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Gray" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Barnes" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086211v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bodin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060945v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309428v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouhot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tougard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pompanon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rioux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282252v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736802v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinaba Said Ali" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724870v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748026v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jacquot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829901v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Naim" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caliman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671887v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610754v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671885v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiumin Han" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610759v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610758v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545761v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545763v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535887v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490991v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378660v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378608v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Riojas-Lopez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405174v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423518v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378529v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378609v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378661v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378620v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aim&#233;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong N'Guyen Viet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378632v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuming Ma" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378612v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363304v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Craig" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363306v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363308v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480836v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828792v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880458v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cliquet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880437v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cliquet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Combes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boue" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catarelli" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675809v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michelat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ordinaire" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767714v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877421v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551454v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815878v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817072v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoit" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659270v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/ecotoxicologie-des-communautes-au-fonctionnement-des-ecosystemes/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462590v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424814v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandosn&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Weidmann" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813686v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814667v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814669v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-36025-4_25" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462249v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00952370v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-raoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9566-9599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603452v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Malik da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mergey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.03.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alchammas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Driget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122100" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120675" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marston" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Rowland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Feng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289209" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C Fritsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15811-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Meyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Courquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2021.109429" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.07.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mazamay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Muyembe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-04996-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07194" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.215" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.05.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqiu Zuo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Mu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Weng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2873-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14823" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malay Banerjee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Shenbrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bannikova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12182" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.09.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Verwilghen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudouin-Ollivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marichal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brillaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Tissot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Navion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183849" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03519741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hormaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-0427.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354526v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWRP716P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Rabillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martua Hasiholan Sinaga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0113" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Mouzon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.12.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZHKB3RT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Umhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knapp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hormaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bou&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2RCXR8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charbonnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demonmerot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Bresson-Hadni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014075" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinaba Said-Ali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ang&#232;le Vuitton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001352" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Renaude" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12151" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender Ziadinov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013000644" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853607v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Long" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yanagida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847421v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaoying Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingwang Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yanagida" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changping Long" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118201300111X" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855756v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhito Sako" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001303" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-58MKGJ43-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821682v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hegglin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2013.03.016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXFD5F9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847416v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuming Han" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002045" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926054v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drouhot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Prudent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.053" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KR76NP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nkouawa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Nakao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2012.06.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM2VDZCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738598v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;for&#234;t" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Frochot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693846v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649615v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741522v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1812.120219" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727101v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Ito" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munehiro Okamoto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2012.08.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM01RPSJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vaniscotte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romig" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182011000874" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica E. Riojas-Lopez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mellink" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luevano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2011.00764.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H25B8384-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638078v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3760/cma.j.issn.0366-6999.2011.18.027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458981v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deplazes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rieffel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lambert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraudoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495115v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Budke" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S Craig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Fu Xiao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451728v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z10-011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657338v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Durette-Desset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2009.04.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667486v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Jiamin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.02.019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339931v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Craig" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339891v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R J Pleydell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Rong Yang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mark Danson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000287" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326967v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.045" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340052v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Guislain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Terrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Froment" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X08912384" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118395v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Bart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Glowatzki" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Breyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000452" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370941v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339937v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Guislain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gottstein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.02.010" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N6GV1CR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658548v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.048" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152529F4B797E89325A5E2F3CCD37E732AC8C047/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340053v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Guislain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Poulle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461935v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340059v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A Vuitton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Schantz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340062v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2005.11.036" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKJ89ZC7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655111v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Qiu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Schantz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340060v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfu Xiao" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Budke" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiza Campos-Ponce" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1206.041229" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341587v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Takahashi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340061v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340065v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. J. Pleydell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Danson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Graham" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2004.05.004" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340064v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Magnaval" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morassin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duranton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673907v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Magnaval" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boucher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Morassin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duranton" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675646v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Magnaval" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/JOH2004242" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A149E6B0D67D1BA1A11F35CEB783A3D4BEB3FC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340067v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2004.02.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THCXL19R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676011v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Craig" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bao" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartholomot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340069v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Vuitton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bresson-Hadni" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. A. Wang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piarroux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340068v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delattre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340072v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michelat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ordinaire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;cot&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340070v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abbasi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Branzburg" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami K Abdel Hafez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341576v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bardonnet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vuillaume" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529983v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Defaut" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montadert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pepin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341582v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montadert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier P&#233;pin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340074v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nonaka" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piarroux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529236v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Quere" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340078v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340077v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Zhou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. X. Chai" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685521v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253559v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelosi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertrand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Appenzeller" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coeurdassier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniele" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268596v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367367v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367365v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umhang G&#233;rald" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060945v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967837v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Clements" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Gray" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Barnes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086211v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bodin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309428v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouhot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tougard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pompanon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rioux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282252v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736802v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinaba Said Ali" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724870v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748026v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jacquot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829901v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Naim" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caliman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671887v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610754v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671885v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiumin Han" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610758v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610759v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545763v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545761v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535887v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490991v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378661v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Riojas-Lopez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378609v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378660v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378608v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405174v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423518v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378529v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378612v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363306v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363304v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Craig" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378620v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aim&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong N'Guyen Viet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378632v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuming Ma" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363308v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480836v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828792v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880458v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cliquet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880437v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cliquet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Combes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boue" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catarelli" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675809v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michelat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ordinaire" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767714v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877421v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551454v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815878v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817072v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoit" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659270v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/ecotoxicologie-des-communautes-au-fonctionnement-des-ecosystemes/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462590v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813686v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424814v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandosn&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Weidmann" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814667v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462249v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814669v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-36025-4_25" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00952370v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>