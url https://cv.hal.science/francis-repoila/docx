--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1082,771 +1082,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory crosstalk between type I and type II toxin-antitoxin systems in the human pathogen Enterococcus faecalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and quantitative estimation of spurious double stranded DNA formation during reverse transcription in bacteria using tagRNA-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Repoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Wessner</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erik Aurell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (10), pp.1099-1108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1084465⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 12 (9), pp.1067-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1071010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536512v1</w:t>
+                <w:t xml:space="preserve">hal-02631642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and quantitative estimation of spurious double stranded DNA formation during reverse transcription in bacteria using tagRNA-seq</w:t>
+                <w:t xml:space="preserve">Whole-genome mapping of 5' RNA ends in bacteria by tagged sequencing: a comprehensive view in Enterococcus faecalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Golumbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Fouquier d'Hérouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy A Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1071010⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (5), pp.1018-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.048470.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631642v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome mapping of 5' RNA ends in bacteria by tagged sequencing: a comprehensive view in Enterococcus faecalis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Innocenti</w:t>
+                <w:t xml:space="preserve">Regulatory crosstalk between type I and type II toxin-antitoxin systems in the human pathogen Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Wessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goeders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Golumbeanu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lacoux</w:t>
+                <w:t xml:space="preserve">Aymeric Fouquier d'Herouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy A Bonnin</w:t>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (5), pp.1018-30. </w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (10), pp.1099-1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.048470.114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1084465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464834v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis prophage dynamics and contributions to pathogenic traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene expression control by selective RNA processing and stabilization in bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Repoila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003539⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 344 (2), pp.104-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6968.12162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190746v1</w:t>
+                <w:t xml:space="preserve">hal-00848172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterococcal Rgg-Like Regulator ElrR Activates Expression of the elrA Operon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima N. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain R. Dumoulin</w:t>
+                <w:t xml:space="preserve">Philippe P. Duhutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Brinster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 195 (13), pp.3073 - 3083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.00121-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression control by selective RNA processing and stabilization in bacteria.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enterococcus faecalis prophage dynamics and contributions to pathogenic traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Rochat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 344 (2), pp.104-13. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6968.12162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848172v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and efficient method to search for selected primary transcripts: non-coding and antisense RNAs in the human pathogen Enterococcus faecalis</w:t>
               </w:r>
@@ -2832,373 +2832,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small RNA regulators of translation: mechanisms of action and approaches for identifying new small RNAs</w:t>
+                <w:t xml:space="preserve">Identification of novel small RNAs using comparative genomics and microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karen M. Wassarman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Repoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rosenow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Storz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Susan Gottesman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Spring Harbor Symposia on Quantitative Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15 (13), pp.1637-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.901001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677966v1</w:t>
+                <w:t xml:space="preserve">hal-02680801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal transduction cascade for regulation of RpoS: temperature regulation of DsrA.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small RNA regulators of translation: mechanisms of action and approaches for identifying new small RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Gottesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizela Storz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rosenow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Majdalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Repoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cold Spring Harbor Symposia on Quantitative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 66, pp.353-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678462v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel small RNAs using comparative genomics and microarrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signal transduction cascade for regulation of RpoS: temperature regulation of DsrA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Repoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Susan Gottesman</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gottesman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 15 (13), pp.1637-51. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 183 (13), pp.4012-4023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.901001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.183.13.4012-4023.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680801v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of differential efficiency of transcription by esigmas and esigma70 RNA polymerase holoenzymes in growth phase regulation of the Escherichia coli osmE promoter</w:t>
               </w:r>
@@ -3943,51 +3943,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus cecorum, un agent pathogène opportuniste des volailles : mieux le connaitre pour une meilleure maitrise en élevage</w:t>
+                <w:t xml:space="preserve">Synthesis: Enterococcus cecorum, an opportunistic pathogen of poultry: Learning more about to better control it on the farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
@@ -4018,97 +4018,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal - science proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547075v1</w:t>
+                <w:t xml:space="preserve">hal-04862894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis: Enterococcus cecorum, an opportunistic pathogen of poultry: Learning more about to better control it on the farms</w:t>
+                <w:t xml:space="preserve">Enterococcus cecorum, un agent pathogène opportuniste des volailles : mieux le connaitre pour une meilleure maitrise en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
@@ -4139,112 +4148,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - science proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.102-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04862894v1</w:t>
+                <w:t xml:space="preserve">hal-04547075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering regulatory networks of the fish pathogen Flavobacterium psychrophilum by primary transcriptome mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4325,51 +4325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering regulatory networks of the salmonid fish pathogen flavobacterium psychrophilum by primary transcriptome mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4450,51 +4450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prophage-crosstalk and prophage-associated cytotoxicity in Enterococcus faecalis v583</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4502,51 +4502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Lapaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertas Navickas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L’Isle-sur-la-Sorgue, France</w:t>
@@ -4908,51 +4908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Toledo-Arana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Fouquier d'Herouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Repoila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5345,51 +5345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Repoila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03689605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bohec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12552-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Mirauta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00029-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Guillier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194602" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'H&#233;rou&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wessner-Le Bohec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Innocenti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bohn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.073288.119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2015.12.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Wessner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goeders" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1084465" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Aurell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1071010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Golumbeanu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.048470.114" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003539" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dumoulin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Duhutrel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00121-13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12162" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric A. Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Wessner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Halpern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Ly-Vu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean S. Kennedy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Darfeuille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070137" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Loh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gripenland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolis Vaitkevicius" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Tiensuu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2009.08.046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665638v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vergassola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geissmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl1096" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledo-Arana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2007.03.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24T68R4J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Halima Laaberki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazila Janabi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2006.02.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLJSVRW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gottesman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Majdalani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Majdalani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gottesman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gottesman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizela Storz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rosenow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.13.4012-4023.2001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M. Wassarman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Storz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.901001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Kolb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutierrez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2000.01758.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697687v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutateladze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tetart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Krisch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1996.0867" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KBCZ1LD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699219v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1996.0281" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB69MBBB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F T&#233;tart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Krisch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woszczyk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Louarn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)90121-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F6FLNRM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gutierrez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1991.tb00745.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547075v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862894v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.052" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerouault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204480v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Laaberki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281314v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lehmanns.de/shop/naturwissenschaften/29855788-9783527668656-rna-regulation" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527600906.mcb.201200016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Laaberki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Repoila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03689605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bohec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12552-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Mirauta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00029-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Guillier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194602" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'H&#233;rou&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wessner-Le Bohec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Innocenti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bohn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.073288.119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2015.12.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Aurell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1071010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Golumbeanu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.048470.114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Wessner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goeders" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1084465" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12162" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dumoulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Duhutrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00121-13" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003539" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric A. Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Wessner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Halpern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Ly-Vu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean S. Kennedy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Darfeuille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070137" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Loh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gripenland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolis Vaitkevicius" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Tiensuu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2009.08.046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665638v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vergassola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geissmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl1096" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledo-Arana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2007.03.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24T68R4J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Halima Laaberki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazila Janabi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2006.02.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLJSVRW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gottesman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Majdalani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Majdalani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gottesman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680801v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M. Wassarman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rosenow" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Storz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gottesman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.901001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizela Storz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.13.4012-4023.2001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Kolb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutierrez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2000.01758.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697687v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutateladze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tetart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Krisch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1996.0867" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KBCZ1LD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699219v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1996.0281" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB69MBBB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F T&#233;tart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Krisch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woszczyk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Louarn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)90121-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F6FLNRM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gutierrez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1991.tb00745.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862894v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.052" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerouault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204480v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Laaberki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281314v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lehmanns.de/shop/naturwissenschaften/29855788-9783527668656-rna-regulation" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527600906.mcb.201200016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Laaberki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>