--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus cecorum, un agent pathogène opportuniste des volailles : mieux le connaître pour une meilleure maîtrise en élevage</w:t>
+                <w:t xml:space="preserve">Enterococcus cecorum, an opportunistic poultry pathogen: deeper understanding for better farm control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Repoila</w:t>
@@ -179,51 +179,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 38, pp.8283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.1.8283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1082,771 +1082,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and quantitative estimation of spurious double stranded DNA formation during reverse transcription in bacteria using tagRNA-seq</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulatory crosstalk between type I and type II toxin-antitoxin systems in the human pathogen Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Aurell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francoise Wessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goeders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Fouquier d'Herouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (9), pp.1067-1069. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1071010⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 12 (10), pp.1099-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1084465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631642v1</w:t>
+                <w:t xml:space="preserve">hal-01536512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome mapping of 5' RNA ends in bacteria by tagged sequencing: a comprehensive view in Enterococcus faecalis.</w:t>
+                <w:t xml:space="preserve">Detection and quantitative estimation of spurious double stranded DNA formation during reverse transcription in bacteria using tagRNA-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Repoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Aurell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (9), pp.1067-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1071010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.048470.114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01464834v1</w:t>
+                <w:t xml:space="preserve">hal-02631642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory crosstalk between type I and type II toxin-antitoxin systems in the human pathogen Enterococcus faecalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Wessner</w:t>
+                <w:t xml:space="preserve">Whole-genome mapping of 5' RNA ends in bacteria by tagged sequencing: a comprehensive view in Enterococcus faecalis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Golumbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Fouquier d'Hérouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lacoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+                <w:t xml:space="preserve">Rémy A Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (10), pp.1099-1108. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (5), pp.1018-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1084465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.048470.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536512v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression control by selective RNA processing and stabilization in bacteria.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enterococcus faecalis prophage dynamics and contributions to pathogenic traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Rochat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6968.12162⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848172v1</w:t>
+                <w:t xml:space="preserve">hal-01190746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterococcal Rgg-Like Regulator ElrR Activates Expression of the elrA Operon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain R. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima N. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Duhutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Brinster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 195 (13), pp.3073 - 3083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.00121-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis prophage dynamics and contributions to pathogenic traits</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene expression control by selective RNA processing and stabilization in bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Repoila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (6), </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 344 (2), pp.104-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1574-6968.12162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190746v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and efficient method to search for selected primary transcripts: non-coding and antisense RNAs in the human pathogen Enterococcus faecalis</w:t>
               </w:r>
@@ -2185,273 +2185,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new noncoding RNAs in Listeria monocytogenes and prediction of mRNA targets</w:t>
+                <w:t xml:space="preserve">Small noncoding RNAs controlling pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mandin</w:t>
+                <w:t xml:space="preserve">Alejandro Toledo-Arana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Repoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkl1096⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (2), pp.182-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2007.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665638v1</w:t>
+                <w:t xml:space="preserve">hal-02668138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small noncoding RNAs controlling pathogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of new noncoding RNAs in Listeria monocytogenes and prediction of mRNA targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Repoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Toledo-Arana</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Massimo Vergassola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2007.03.004⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (3), pp.962-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkl1096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668138v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concert of regulators to switch on LEE expression in enterohemorrhagic Escherichia coli O157 : H7: Interplay between Ler, GrlA, HNS and RpoS</w:t>
               </w:r>
@@ -2832,373 +2832,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel small RNAs using comparative genomics and microarrays</w:t>
+                <w:t xml:space="preserve">Small RNA regulators of translation: mechanisms of action and approaches for identifying new small RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen M. Wassarman</w:t>
+                <w:t xml:space="preserve">Susan Gottesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizela Storz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rosenow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Repoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cold Spring Harbor Symposia on Quantitative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 66, pp.353-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680801v1</w:t>
+                <w:t xml:space="preserve">hal-02677966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small RNA regulators of translation: mechanisms of action and approaches for identifying new small RNAs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signal transduction cascade for regulation of RpoS: temperature regulation of DsrA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Repoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gottesman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Spring Harbor Symposia on Quantitative Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 183 (13), pp.4012-4023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.183.13.4012-4023.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677966v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal transduction cascade for regulation of RpoS: temperature regulation of DsrA.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of novel small RNAs using comparative genomics and microarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen M. Wassarman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Repoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Gottesman</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rosenow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Storz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Gottesman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 183 (13), pp.4012-4023. </w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15 (13), pp.1637-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.183.13.4012-4023.2001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.901001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678462v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of differential efficiency of transcription by esigmas and esigma70 RNA polymerase holoenzymes in growth phase regulation of the Escherichia coli osmE promoter</w:t>
               </w:r>
@@ -3943,51 +3943,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis: Enterococcus cecorum, an opportunistic pathogen of poultry: Learning more about to better control it on the farms</w:t>
+                <w:t xml:space="preserve">Enterococcus cecorum, un agent pathogène opportuniste des volailles : mieux le connaitre pour une meilleure maitrise en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
@@ -4018,106 +4018,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - science proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.102-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862894v1</w:t>
+                <w:t xml:space="preserve">hal-04547075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus cecorum, un agent pathogène opportuniste des volailles : mieux le connaitre pour une meilleure maitrise en élevage</w:t>
+                <w:t xml:space="preserve">Synthesis: Enterococcus cecorum, an opportunistic pathogen of poultry: Learning more about to better control it on the farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
@@ -4148,103 +4139,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal - science proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547075v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering regulatory networks of the fish pathogen Flavobacterium psychrophilum by primary transcriptome mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Deciphering regulatory networks of the salmonid fish pathogen flavobacterium psychrophilum by primary transcriptome mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4252,124 +4252,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Kerouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Mirauta</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Flavobacterium - Flavobacterium 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Auburn, United States</w:t>
+              <w:t xml:space="preserve">6. Congress of European Microbiologist FEMS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535372v1</w:t>
+                <w:t xml:space="preserve">hal-01204480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering regulatory networks of the salmonid fish pathogen flavobacterium psychrophilum by primary transcriptome mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Deciphering regulatory networks of the fish pathogen Flavobacterium psychrophilum by primary transcriptome mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4377,124 +4377,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Kerouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Thermes</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Mirauta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congress of European Microbiologist FEMS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">4. International Conference on Flavobacterium - Flavobacterium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Auburn, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204480v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prophage-crosstalk and prophage-associated cytotoxicity in Enterococcus faecalis v583</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4502,51 +4502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Lapaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertas Navickas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L’Isle-sur-la-Sorgue, France</w:t>
@@ -4882,77 +4882,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-mediated control of bacterial gene expression: role of regulatory non-coding RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mandin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alejandro Toledo-Arana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Fouquier d'Herouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Repoila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5012,185 +5012,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-coding RNAs, another class of regulatory molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mh Laaberki</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Laaberki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Repoila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research Developments in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, 2003, 81-271-0032-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825219v1</w:t>
+                <w:t xml:space="preserve">hal-02831238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-coding RNAs, another class of regulatory molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.H. Laaberki</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mh Laaberki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Repoila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research Developments in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, 2003, 81-271-0032-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831238v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5345,51 +5345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Repoila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03689605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bohec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12552-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Mirauta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00029-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Guillier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194602" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'H&#233;rou&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wessner-Le Bohec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Innocenti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bohn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.073288.119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2015.12.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Aurell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1071010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Golumbeanu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.048470.114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Wessner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goeders" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1084465" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12162" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dumoulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Duhutrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00121-13" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003539" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric A. Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Wessner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Halpern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Ly-Vu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean S. Kennedy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Darfeuille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070137" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Loh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gripenland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolis Vaitkevicius" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Tiensuu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2009.08.046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665638v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vergassola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geissmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl1096" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledo-Arana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2007.03.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24T68R4J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Halima Laaberki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazila Janabi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2006.02.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLJSVRW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gottesman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Majdalani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Majdalani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gottesman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680801v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M. Wassarman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rosenow" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Storz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gottesman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.901001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizela Storz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.13.4012-4023.2001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Kolb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutierrez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2000.01758.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697687v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutateladze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tetart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Krisch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1996.0867" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KBCZ1LD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699219v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1996.0281" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB69MBBB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F T&#233;tart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Krisch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woszczyk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Louarn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)90121-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F6FLNRM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gutierrez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1991.tb00745.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862894v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.052" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerouault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204480v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Laaberki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281314v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lehmanns.de/shop/naturwissenschaften/29855788-9783527668656-rna-regulation" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527600906.mcb.201200016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Laaberki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Repoila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03689605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bohec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12552-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Mirauta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00029-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Guillier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194602" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'H&#233;rou&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wessner-Le Bohec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Innocenti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bohn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.073288.119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2015.12.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Wessner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goeders" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1084465" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Aurell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1071010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Golumbeanu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.048470.114" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003539" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dumoulin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Duhutrel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00121-13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12162" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric A. Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Wessner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Halpern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Ly-Vu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean S. Kennedy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Darfeuille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070137" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Loh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gripenland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolis Vaitkevicius" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Tiensuu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2009.08.046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledo-Arana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2007.03.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24T68R4J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665638v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vergassola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geissmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl1096" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Halima Laaberki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazila Janabi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2006.02.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLJSVRW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gottesman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Majdalani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Majdalani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gottesman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gottesman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizela Storz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rosenow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.13.4012-4023.2001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M. Wassarman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Storz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.901001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Kolb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutierrez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2000.01758.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697687v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutateladze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tetart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Krisch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1996.0867" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KBCZ1LD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699219v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1996.0281" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB69MBBB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F T&#233;tart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Krisch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woszczyk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Louarn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)90121-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F6FLNRM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gutierrez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1991.tb00745.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547075v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862894v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.052" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerouault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Laaberki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281314v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lehmanns.de/shop/naturwissenschaften/29855788-9783527668656-rna-regulation" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527600906.mcb.201200016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Laaberki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>