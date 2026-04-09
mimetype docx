--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -2616,305 +2616,305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Petite Seine aux âges des métaux, un passage obligé sur la route de l’étain</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
+                <w:t xml:space="preserve">La vallée de la Seine du Campaniforme au Bronze final : les dépôts métalliques comme témoins de l'évolution des influences culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Odille, Marie Marty, Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.158-183, 2021, 978-94-6161-641-8</w:t>
+              <w:t xml:space="preserve">L'aube, un espace clé sur le cours de la Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.248-263, 2021, 9789461616418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685647v1</w:t>
+                <w:t xml:space="preserve">hal-04160307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vallée de la Seine du Campaniforme au Bronze final : les dépôts métalliques comme témoins de l'évolution des influences culturelles</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Claudie Odille, Marie Marty, Vincent Riquier. </w:t>
+                <w:t xml:space="preserve">La Petite Seine aux âges des métaux, un passage obligé sur la route de l’étain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'aube, un espace clé sur le cours de la Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.248-263, 2021, 9789461616418</w:t>
+              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.158-183, 2021, 978-94-6161-641-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160307v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étude des objets dans les dépôts du Bronze final : un véritable jeu de piste ...</w:t>
+                <w:t xml:space="preserve">Les dépôts de l'âge du Bronze final, 1300-800 avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t>
@@ -2927,93 +2927,93 @@
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Boulud-Gazo, Christophe Le Pennec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locus Solus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.114-115, 2019, 978-2-36833-253-5</w:t>
+              <w:t xml:space="preserve">, pp.108-111, 2019, 978-2-36833-253-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446762v1</w:t>
+                <w:t xml:space="preserve">hal-02446758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépôts de l'âge du Bronze final, 1300-800 avant J.-C.</w:t>
+                <w:t xml:space="preserve">L'étude des objets dans les dépôts du Bronze final : un véritable jeu de piste ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t>
@@ -3026,69 +3026,69 @@
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Boulud-Gazo, Christophe Le Pennec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locus Solus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.108-111, 2019, 978-2-36833-253-5</w:t>
+              <w:t xml:space="preserve">, pp.114-115, 2019, 978-2-36833-253-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446758v1</w:t>
+                <w:t xml:space="preserve">hal-02446762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux dépôts métalliques du Bronze final atlantique 3 récent découverts à Belle-Île-en-Mer (Morbihan) : Calastrène à Bangor et Bordustard au Palais</w:t>
               </w:r>
@@ -4045,51 +4045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04253832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billiant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15224" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02902751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2020.2.80835" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letho-Duclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14721" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02970696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wirth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/catalogue/776-l-age-du-bronze-en-normandie-9782815104739.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-28-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-regionales/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05117493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04330047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160316v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.locus-solus.fr/product-page/l-%C3%A2ge-du-bronze-dans-le-morbihan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940236v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Taraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.hypotheses.org/854" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/content/download/172001/file/DRAC%20Bilan%20scientifique%202015.pdf?inLanguage=fre-FR" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04253989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU20007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04253832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billiant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15224" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02902751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2020.2.80835" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letho-Duclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14721" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02970696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wirth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/catalogue/776-l-age-du-bronze-en-normandie-9782815104739.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-28-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-regionales/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05117493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04330047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160316v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446758v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.locus-solus.fr/product-page/l-%C3%A2ge-du-bronze-dans-le-morbihan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940236v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Taraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.hypotheses.org/854" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/content/download/172001/file/DRAC%20Bilan%20scientifique%202015.pdf?inLanguage=fre-FR" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04253989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU20007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>