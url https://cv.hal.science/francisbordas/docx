--- v1 (2026-04-09)
+++ v2 (2026-05-24)
@@ -1957,479 +1957,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronze Age in Pays de Loire region (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Gomez de Soto</w:t>
+                <w:t xml:space="preserve">Les dépôts métalliques terrestres de l’âge du Bronze en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Marcigny; C. Mordant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses régionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 28, Inrap et CNRS, pp.80-105, 2025, Recherches archéologiques, 9782271154958</w:t>
+              <w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recherches archéologiques (29), CNRS éditions; Inrap, pp.236-247, 2025, 9782271154958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117493v1</w:t>
+                <w:t xml:space="preserve">hal-05386929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépôts métalliques terrestres de l’âge du Bronze en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bronze Age in Pays de Loire region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gomez de Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">C. Marcigny; C. Mordant. </w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Déodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Recherches archéologiques (29), CNRS éditions; Inrap, pp.236-247, 2025, 9782271154958</w:t>
+              <w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, Inrap et CNRS, pp.80-105, 2025, Recherches archéologiques, 9782271154958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386929v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déposer les armes : quelles modalités d’abandon pour les épées de l’âge du Bronze dans les sociétés atlantiques et nord-alpines ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le poids de l'absence...Estimation des masses métalliques manquantes dans les dépôts terrestres de la fin de l'âge du Bronze atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bordas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Kewin Peche-Quilichini; Hélène Paolini-Saez; Hélène Blitte; Thibault Lachenal; Franck Leandri; Anne Lehoërff; Bénédicte Quilliec. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Milcent Pierre-Yves; Nordez Marilou; Poigt Thibaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Âge du Bronze, âge de guerre ? Violence organisée et expression de la force au IIe millénaire av. J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alain Piazzola; APRAB, pp.193-205, 2023, Suppléments au Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze, 978-2-36479-156-5</w:t>
+              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, pp.63-78, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330047v1</w:t>
+                <w:t xml:space="preserve">hal-04160316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poids de l'absence...Estimation des masses métalliques manquantes dans les dépôts terrestres de la fin de l'âge du Bronze atlantique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déposer les armes : quelles modalités d’abandon pour les épées de l’âge du Bronze dans les sociétés atlantiques et nord-alpines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Milcent Pierre-Yves; Nordez Marilou; Poigt Thibaud. </w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kewin Peche-Quilichini; Hélène Paolini-Saez; Hélène Blitte; Thibault Lachenal; Franck Leandri; Anne Lehoërff; Bénédicte Quilliec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, pp.63-78, 2023</w:t>
+              <w:t xml:space="preserve">Âge du Bronze, âge de guerre ? Violence organisée et expression de la force au IIe millénaire av. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Piazzola; APRAB, pp.193-205, 2023, Suppléments au Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze, 978-2-36479-156-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160316v1</w:t>
+                <w:t xml:space="preserve">hal-04330047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids de l’absence… Estimation des masses métalliques manquantes dans les dépôts terrestres de la fin de l'âge du Bronze atlantique</w:t>
               </w:r>
@@ -4045,51 +4045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04253832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billiant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15224" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02902751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2020.2.80835" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letho-Duclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14721" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02970696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wirth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/catalogue/776-l-age-du-bronze-en-normandie-9782815104739.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-28-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-regionales/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05117493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04330047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160316v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446758v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.locus-solus.fr/product-page/l-%C3%A2ge-du-bronze-dans-le-morbihan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940236v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Taraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.hypotheses.org/854" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/content/download/172001/file/DRAC%20Bilan%20scientifique%202015.pdf?inLanguage=fre-FR" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04253989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU20007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04253832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billiant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15224" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02902751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2020.2.80835" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letho-Duclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14721" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02970696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wirth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/catalogue/776-l-age-du-bronze-en-normandie-9782815104739.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-28-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-regionales/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05117493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04330047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446758v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.locus-solus.fr/product-page/l-%C3%A2ge-du-bronze-dans-le-morbihan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940236v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Taraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.hypotheses.org/854" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/content/download/172001/file/DRAC%20Bilan%20scientifique%202015.pdf?inLanguage=fre-FR" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04253989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU20007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>