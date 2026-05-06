--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -1380,269 +1380,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State diagrams of type I collagen for the rational design of biomimetic materials</w:t>
+                <w:t xml:space="preserve">Biomimetic tubular materials: from native tissues to a unifying view of new vascular, tracheal, gastrointestinal, oesophageal, and urinary grafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Deville</w:t>
+                <w:t xml:space="preserve">Léa Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gervaise Mosser</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco M Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celbio.2025.100127⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (2), pp.790-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cs00429a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344655v1</w:t>
+                <w:t xml:space="preserve">hal-05349035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic tubular materials: from native tissues to a unifying view of new vascular, tracheal, gastrointestinal, oesophageal, and urinary grafts</w:t>
+                <w:t xml:space="preserve">State diagrams of type I collagen for the rational design of biomimetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco M Fernandes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (2), pp.790-826. </w:t>
+              <w:t xml:space="preserve">Cell Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (7), pp.100127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cs00429a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celbio.2025.100127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05349035v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable biomimetic materials elaborated by ice templating and self-assembly of collagen for tubular tissue engineering</w:t>
               </w:r>
@@ -2182,64 +2182,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Thiébot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Manivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2418,161 +2418,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Tough Gels with Weak Bonds Unravel the Role of Collagen from Fibril to Suprafibrillar Self‐Assembly</w:t>
+                <w:t xml:space="preserve">Preservation of biomaterials and cells by freeze-drying: Change of paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Lama</w:t>
+                <w:t xml:space="preserve">Arto Merivaara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biravena Raveendranathan</w:t>
+                <w:t xml:space="preserve">Jacopo Zini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brun</w:t>
+                <w:t xml:space="preserve">Elle Koivunotko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco M C Fernandes</w:t>
+                <w:t xml:space="preserve">Sami Valkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Boissiere</w:t>
+                <w:t xml:space="preserve">Ossi Korhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.2000435. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 336, pp.480 - 498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mabi.202000435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2021.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219149v1</w:t>
+                <w:t xml:space="preserve">hal-03278483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in ice templating: from biomimetic composites to cell culture scaffolds and tissue engineering</w:t>
               </w:r>
@@ -2584,51 +2584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kankan Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco M Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (4), pp.889-907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2656,161 +2656,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of biomaterials and cells by freeze-drying: Change of paradigm</w:t>
+                <w:t xml:space="preserve">Biomimetic Tough Gels with Weak Bonds Unravel the Role of Collagen from Fibril to Suprafibrillar Self‐Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arto Merivaara</w:t>
+                <w:t xml:space="preserve">Milena Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Zini</w:t>
+                <w:t xml:space="preserve">Biravena Raveendranathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elle Koivunotko</w:t>
+                <w:t xml:space="preserve">Julie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Valkonen</w:t>
+                <w:t xml:space="preserve">Francisco M C Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ossi Korhonen</w:t>
+                <w:t xml:space="preserve">Cedric Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 336, pp.480 - 498. </w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2000435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2021.06.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mabi.202000435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278483v1</w:t>
+                <w:t xml:space="preserve">hal-03219149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization versus encapsulation in cell-laden materials design: porosity and process biocompatibility determine cellularization pathways</w:t>
               </w:r>
@@ -2822,51 +2822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kankan Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco M Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 379 (2206), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2926,51 +2926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ruiz-Hitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ruiz-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco M Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lo Dico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3306,64 +3306,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self‐Assembled Collagen Microparticles by Aerosol as a Versatile Platform for Injectable Anisotropic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco M Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,278 +3568,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft lamellar solid foams from ice-templating of self-assembled lipid hydrogels: organization drives the mechanical properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Topotactic Fibrillogenesis of Freeze-Cast Microridged Collagen Scaffolds for 3D Cell Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9mh00371a⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (16), pp.14672-14683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b03219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188389v1</w:t>
+                <w:t xml:space="preserve">hal-02124299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topotactic Fibrillogenesis of Freeze-Cast Microridged Collagen Scaffolds for 3D Cell Culture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cleo Parisi</w:t>
+                <w:t xml:space="preserve">Soft lamellar solid foams from ice-templating of self-assembled lipid hydrogels: organization drives the mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Baccile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gervaise Mosser</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco M Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (16), pp.14672-14683. </w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (10), pp.2073-2086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b03219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9mh00371a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124299v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice-templating beet-root pectin foams: Controlling texture, mechanics and capillary properties</w:t>
               </w:r>
@@ -4357,51 +4357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest editors' preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco M Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Wicklein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4604,51 +4604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco M. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Dedovets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146 (14), pp.144504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5760,64 +5760,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic materials to replace tubular tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco M Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5848,90 +5848,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State diagrams of type I collagen for the rational design of biomimetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Deville</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léa Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6836,51 +6836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8ADC6559"/>
+    <w:nsid w:val="805B1B3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7067,51 +7067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francisco-fernandes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-1470" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243678479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2539159477639027990001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-8688-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484279v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minaine Bouabdallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Castagnino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dorgham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaba Kakar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Onorati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474751v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I. Barakat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Miyara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Permyakova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bachir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Christodoulou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Ploumistos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriella Porras&#8208;Gutierrez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Rollet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Gkaniatsou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trichet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100127" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Fernandes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cs00429a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Saindoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3bm01808c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04037568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tafsir Chowdhury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cressiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Parisi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thi&#233;bot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.2c02308" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Qin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Pereira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica de Zea Bermudez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Christoph" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.giant.2022.100119" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM00313A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.2c00820" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biravena Raveendranathan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M C Fernandes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000435" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263326v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB02506B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arto Merivaara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Zini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elle Koivunotko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Valkonen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossi Korhonen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2021.06.042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0344" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ruiz-Hitzky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lo Dico" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lisuzzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.733105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jaafar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quelennec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116642" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03347" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Peltzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Trouillas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201902224" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Eschenbrenner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ginot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dedovets" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01729" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00371a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b03219" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamraoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.05.160" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864597v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bettencourt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Castro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Coutinho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23102530" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592454v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Darder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Aranda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201704323" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592450v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Canencia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubia Figueredo Gouveia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1227-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865445v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wicklein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853017-1130-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duong Ta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Caixeiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sapienza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201601022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520211v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Marcellini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979845" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kwiatoszynski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201500319" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZCGRTCD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1385272819666150429231937" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baradari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.05.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520240v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.02.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140406v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano4030792" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461418v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. S. Alcantara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2013.05.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL0QKQKM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Gomez-Aviles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Belver" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2013.7429" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461416v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2013.07.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788753v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295301v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04037523v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429903v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03878672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras-Gutierrez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dambournet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03878659v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rizzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737555-00107" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5CA427DF77F40C1DE276FD7DB42D361142799C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francisco-fernandes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-1470" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243678479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2539159477639027990001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-8688-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484279v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minaine Bouabdallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Castagnino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dorgham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaba Kakar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Onorati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474751v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I. Barakat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Miyara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Permyakova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bachir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Christodoulou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Ploumistos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriella Porras&#8208;Gutierrez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Rollet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Gkaniatsou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trichet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Fernandes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cs00429a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Saindoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3bm01808c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04037568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tafsir Chowdhury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cressiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Parisi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thi&#233;bot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.2c02308" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Qin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Pereira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica de Zea Bermudez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Christoph" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.giant.2022.100119" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM00313A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.2c00820" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arto Merivaara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Zini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elle Koivunotko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Valkonen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossi Korhonen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2021.06.042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263326v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB02506B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biravena Raveendranathan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M C Fernandes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000435" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0344" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ruiz-Hitzky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lo Dico" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lisuzzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.733105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jaafar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quelennec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116642" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03347" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Peltzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Trouillas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201902224" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Eschenbrenner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ginot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dedovets" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01729" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b03219" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00371a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamraoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.05.160" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864597v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bettencourt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Castro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Coutinho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23102530" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592454v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Darder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Aranda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201704323" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592450v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Canencia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubia Figueredo Gouveia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1227-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865445v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wicklein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853017-1130-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duong Ta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Caixeiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sapienza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201601022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520211v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Marcellini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979845" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kwiatoszynski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201500319" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZCGRTCD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1385272819666150429231937" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baradari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.05.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520240v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.02.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140406v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano4030792" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461418v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. S. Alcantara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2013.05.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL0QKQKM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Gomez-Aviles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Belver" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2013.7429" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461416v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2013.07.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788753v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295301v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04037523v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429903v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03878672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras-Gutierrez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dambournet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03878659v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rizzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737555-00107" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5CA427DF77F40C1DE276FD7DB42D361142799C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>