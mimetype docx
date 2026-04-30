--- v0 (2026-04-07)
+++ v1 (2026-04-30)
@@ -147,2545 +147,2561 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a micropolar thin film flow with rapidly varying thickness and non-standard boundary conditions</w:t>
+                <w:t xml:space="preserve">Modeling Carreau fluid flows through a very thin porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonnivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mathematica Scientia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10473-026-0113-6⟩</w:t>
+              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 156 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sapm.70199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671974v2</w:t>
+                <w:t xml:space="preserve">hal-05198832v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a non-Newtonian thin film passing a thin porous medium</w:t>
+                <w:t xml:space="preserve">Modeling of a micropolar thin film flow with rapidly varying thickness and non-standard boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Mathematica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46, pp.209-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10473-026-0113-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2025020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04838332v2</w:t>
+                <w:t xml:space="preserve">hal-04671974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of the Navier-Stokes equations in a thin domain with power law slip boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical News / Mathematische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mana.70011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective models for generalized Newtonian fluids through a thin porous media following the Carreau law</w:t>
+                <w:t xml:space="preserve">Modeling of a non-Newtonian thin film passing a thin porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 105 (1), </w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (21), 37 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zamm.202300920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2025020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885537v3</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical derivation of a Reynolds equation for magneto-micropolar fluid flows through a thin domain</w:t>
+                <w:t xml:space="preserve">Effective models for generalized Newtonian fluids through a thin porous media following the Carreau law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonnivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75 (28), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00033-023-02169-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/zamm.202300920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180744v2</w:t>
+                <w:t xml:space="preserve">hal-03885537v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness-induced effects on the thermomicropolar fluid flow through a thin domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mathematical derivation of a Reynolds equation for magneto-micropolar fluid flows through a thin domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Anguiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sapm.12611⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00033-023-02169-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015131v1</w:t>
+                <w:t xml:space="preserve">hal-04180744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp pressure estimates for the Navier-Stokes system in thin porous media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Roughness-induced effects on the thermomicropolar fluid flow through a thin domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Pažanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Malaysian Mathematical Sciences Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46 (117), </w:t>
+              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, p. 716-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40840-023-01514-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sapm.12611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834533v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carreau law for non-Newtonian fluid flow through a thin porous media</w:t>
+                <w:t xml:space="preserve">Sharp pressure estimates for the Navier-Stokes system in thin porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Mechanics and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 75 (1), pp.1-27. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Malaysian Mathematical Sciences Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (117), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/qjmam/hbac004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40840-023-01514-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906828v2</w:t>
+                <w:t xml:space="preserve">hal-03834533v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized Reynolds equation for micropolar flows past a ribbed surface with nonzero boundary conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I Pažanin</w:t>
+                <w:t xml:space="preserve">Carreau law for non-Newtonian fluid flow through a thin porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonnivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2022039⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Mechanics and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (1), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qjmam/hbac004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281723v2</w:t>
+                <w:t xml:space="preserve">hal-02906828v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of a micropolar fluid past a porous media with non-zero spin boundary condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A generalized Reynolds equation for micropolar flows past a ribbed surface with nonzero boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonnivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Pažanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 44, pp.4835-4857. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.1255 - 1305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.7072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2022039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918354v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower-dimensional nonlinear Brinkman's law for non-Newtonian flows in a thin porous medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Homogenization of a micropolar fluid past a porous media with non-zero spin boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (175), </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.4835-4857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00009-021-01814-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.7072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902211v2</w:t>
+                <w:t xml:space="preserve">hal-02918354v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Reynolds equations for non-Newtonian thin-film fluid flows over a rough boundary</w:t>
+                <w:t xml:space="preserve">Lower-dimensional nonlinear Brinkman's law for non-Newtonian flows in a thin porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 84 (1), pp.63-95. </w:t>
+              <w:t xml:space="preserve">Mediterranean Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (175), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamat/hxy052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00009-021-01814-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665760v1</w:t>
+                <w:t xml:space="preserve">hal-02902211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newtonian fluid flow in a thin porous medium with non-homogeneous slip boundary conditions</w:t>
+                <w:t xml:space="preserve">Nonlinear Reynolds equations for non-Newtonian thin-film fluid flows over a rough boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (2), pp.289-316. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (1), pp.63-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2019012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxy052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665749v2</w:t>
+                <w:t xml:space="preserve">hal-01665760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of wavy riblets on the slip behaviour of viscous fluids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giordano Tierra</w:t>
+                <w:t xml:space="preserve">Newtonian fluid flow in a thin porous medium with non-homogeneous slip boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Anguiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00033-015-0614-y⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.289-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2019012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471769v1</w:t>
+                <w:t xml:space="preserve">hal-01665749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the influence of wavy riblets on the slip behaviour of viscous fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonnivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J Suárez-Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Tierra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00033-015-0614-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Asymptotic behavior of a non-Newtonian flow in a thin domain with Navier law on a rough boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 117, pp.99-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.na.2015.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navier slip effects in micropolar thin-film flow: a rigorous derivation of Reynolds-type models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Pažanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Reynolds number on non-Newtonian flow in thin porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonnivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J Suarez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of a Stokes problem with non homogeneous Fourier boundary conditions in a thin perforated domain</w:t>
+                <w:t xml:space="preserve">On the effects of surface roughness in non-isothermal porous medium flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Pažanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852890v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effects of surface roughness in non-isothermal porous medium flow</w:t>
+                <w:t xml:space="preserve">Homogenization of a Stokes problem with non homogeneous Fourier boundary conditions in a thin perforated domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05428006v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852890v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darcy's law for micropolar fluid flow in a periodic thin porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling of a thin-film flow obeying Carreau's law without high-rate viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional Carreau law for a quasi-newtonian fluid flow through a thin domain with a slightly rough boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Carreau fluid flows through a very thin porous medium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Darcy-Brinkman flow with viscous dissipation and non-homogeneous thermal boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Pažanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198832v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Darcy-Brinkman flow with viscous dissipation and non-homogeneous thermal boundary condition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling non-Newtonian fluids in a thin domain perforated with cylinders of small diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Anguiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05091406v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling non-Newtonian fluids in a thin domain perforated with cylinders of small diameter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogenization of a Large Eddy Simulation Model for Turbulent Fluid Motion near a Rough Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Matthieu Bonnivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J Suarez-Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671358v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of a Large Eddy Simulation Model for Turbulent Fluid Motion near a Rough Wall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of rough boundary and nonzero boundary conditions on the lubrication process with micropolar fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonnivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Pažanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Suárez-Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696924v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of rough boundary and nonzero boundary conditions on the lubrication process with micropolar fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the influence of wavy riblets on the slip behaviour of viscous fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonnivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J Suarez-Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Tierra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2753,51 +2769,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A14FF668"/>
+    <w:nsid w:val="DFB930CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2984,51 +3000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francisco-j-suarez-grau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6027-5087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-8653-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671974v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Anguiano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Su&#225;rez-Grau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-026-0113-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838332v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674914v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.70011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885537v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnivard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202300920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180744v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-02169-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015131v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pa&#382;anin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12611" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834533v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40840-023-01514-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906828v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbac004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281723v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnivard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pa&#382;anin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918354v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.7072" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902211v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-021-01814-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxy052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665749v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01471769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Su&#225;rez-Grau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Tierra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0614-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.01.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Suarez-Grau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852890v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096898v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091406v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Su&#225;rez-Grau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francisco-j-suarez-grau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6027-5087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-8653-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198832v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Anguiano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnivard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Su&#225;rez-Grau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.70199" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671974v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-026-0113-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674914v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.70011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838332v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885537v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202300920" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180744v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-02169-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pa&#382;anin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12611" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834533v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40840-023-01514-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906828v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbac004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281723v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnivard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pa&#382;anin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918354v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.7072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902211v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-021-01814-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxy052" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665749v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01471769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Su&#225;rez-Grau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Tierra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0614-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.01.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Suarez-Grau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852890v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096898v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091406v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Su&#225;rez-Grau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>