--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-6027-5087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">b7N4X3UAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">K-8653-2014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -173,1524 +194,1524 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Carreau fluid flows through a very thin porous medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling of a micropolar thin film flow with rapidly varying thickness and non-standard boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bonnivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 156 (3), </w:t>
+              <w:t xml:space="preserve">Acta Mathematica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46, pp.209-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sapm.70199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10473-026-0113-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198832v2</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a micropolar thin film flow with rapidly varying thickness and non-standard boundary conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling Carreau fluid flows through a very thin porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonnivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mathematica Scientia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10473-026-0113-6⟩</w:t>
+              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 156 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sapm.70199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671974v2</w:t>
+                <w:t xml:space="preserve">hal-05198832v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of the Navier-Stokes equations in a thin domain with power law slip boundary conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling of a non-Newtonian thin film passing a thin porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical News / Mathematische Nachrichten</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (21), 37 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2025020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mana.70011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674914v2</w:t>
+                <w:t xml:space="preserve">hal-04838332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a non-Newtonian thin film passing a thin porous medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Asymptotic analysis of the Navier-Stokes equations in a thin domain with power law slip boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical News / Mathematische Nachrichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mana.70011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2025020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04838332v2</w:t>
+                <w:t xml:space="preserve">hal-04674914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective models for generalized Newtonian fluids through a thin porous media following the Carreau law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonnivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 105 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.202300920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885537v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical derivation of a Reynolds equation for magneto-micropolar fluid flows through a thin domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75 (28), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00033-023-02169-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roughness-induced effects on the thermomicropolar fluid flow through a thin domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Pažanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 151, p. 716-751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sapm.12611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharp pressure estimates for the Navier-Stokes system in thin porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Malaysian Mathematical Sciences Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46 (117), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40840-023-01514-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834533v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carreau law for non-Newtonian fluid flow through a thin porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonnivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Mechanics and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 75 (1), pp.1-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qjmam/hbac004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906828v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized Reynolds equation for micropolar flows past a ribbed surface with nonzero boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bonnivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Pažanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (4), pp.1255 - 1305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2022039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of a micropolar fluid past a porous media with non-zero spin boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 44, pp.4835-4857. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.7072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918354v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower-dimensional nonlinear Brinkman's law for non-Newtonian flows in a thin porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (175), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00009-021-01814-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Reynolds equations for non-Newtonian thin-film fluid flows over a rough boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84 (1), pp.63-95. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxy052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newtonian fluid flow in a thin porous medium with non-homogeneous slip boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (2), pp.289-316. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2019012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of wavy riblets on the slip behaviour of viscous fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonnivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giordano Tierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67, pp.27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00033-015-0614-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic behavior of a non-Newtonian flow in a thin domain with Navier law on a rough boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 117, pp.99-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2015.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1700,1008 +1721,1008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navier slip effects in micropolar thin-film flow: a rigorous derivation of Reynolds-type models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Pažanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Reynolds number on non-Newtonian flow in thin porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonnivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J Suarez-Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effects of surface roughness in non-isothermal porous medium flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Homogenization of a Stokes problem with non homogeneous Fourier boundary conditions in a thin perforated domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05428006v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852890v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of a Stokes problem with non homogeneous Fourier boundary conditions in a thin perforated domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the effects of surface roughness in non-isothermal porous medium flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Pažanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852890v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darcy's law for micropolar fluid flow in a periodic thin porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling of a thin-film flow obeying Carreau's law without high-rate viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional Carreau law for a quasi-newtonian fluid flow through a thin domain with a slightly rough boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Darcy-Brinkman flow with viscous dissipation and non-homogeneous thermal boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Pažanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling non-Newtonian fluids in a thin domain perforated with cylinders of small diameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Suárez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of a Large Eddy Simulation Model for Turbulent Fluid Motion near a Rough Wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonnivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J Suarez-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of rough boundary and nonzero boundary conditions on the lubrication process with micropolar fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonnivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Pažanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Suárez-Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of wavy riblets on the slip behaviour of viscous fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonnivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J Suarez-Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giordano Tierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2769,51 +2790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFB930CC"/>
+    <w:nsid w:val="A207410F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3000,51 +3021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francisco-j-suarez-grau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6027-5087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-8653-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198832v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Anguiano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnivard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Su&#225;rez-Grau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.70199" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671974v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-026-0113-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674914v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.70011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838332v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885537v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202300920" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180744v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-02169-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pa&#382;anin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12611" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834533v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40840-023-01514-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906828v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbac004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281723v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnivard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pa&#382;anin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918354v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.7072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902211v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-021-01814-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxy052" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665749v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01471769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Su&#225;rez-Grau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Tierra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0614-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.01.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Suarez-Grau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852890v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096898v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091406v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Su&#225;rez-Grau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francisco-j-suarez-grau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6027-5087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=b7N4X3UAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-8653-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671974v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Anguiano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Su&#225;rez-Grau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-026-0113-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198832v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnivard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.70199" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838332v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674914v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.70011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885537v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202300920" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180744v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-02169-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pa&#382;anin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12611" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834533v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40840-023-01514-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906828v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbac004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281723v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnivard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pa&#382;anin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918354v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.7072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902211v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-021-01814-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxy052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665749v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01471769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Su&#225;rez-Grau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Tierra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0614-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.01.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Suarez-Grau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852890v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096898v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091406v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Su&#225;rez-Grau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>