--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -555,229 +555,229 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Challenges for Open Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Turcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Economies Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, In press, 32, pp.823-827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11079-021-09660-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538212v1</w:t>
+                <w:t xml:space="preserve">hal-03533001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Challenges for Open Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Serranito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Cerqueira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Turcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Economies Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 32, pp.823-827. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11079-021-09660-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533001v1</w:t>
+                <w:t xml:space="preserve">hal-03538212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-authorship and Research Productivity in Economics: Assessing the Assortative Matching Hypothesis</w:t>
               </w:r>
@@ -1421,325 +1421,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00174163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous ensemble ? Perspectives 2000-2001 pour l'économie mondiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation d'un boucle prix-salaire et détermination du NAIRU aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Serranito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Sensoli</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Baudchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 73, pp.7-113. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, Mars-Avril</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218109v1</w:t>
+                <w:t xml:space="preserve">halshs-00174175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation, Plus-values et Epargne : estimation d'un effet richesse aux Etats-Unis et au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Houzioth. Baudchonc. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Mars-Avril</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00174173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'un boucle prix-salaire et détermination du NAIRU aux Etats-Unis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tous ensemble ? Perspectives 2000-2001 pour l'économie mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sensoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Mars-Avril</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 73, pp.7-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ofce.2000.1587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00174175v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-a-t-il Formation d'une Zone-Yen en Asie : une approche empirique</w:t>
               </w:r>
@@ -1928,217 +1928,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of environmental policy stringency in European countries</w:t>
+                <w:t xml:space="preserve">UNPACKING THE GREEN BOX: DETERMINANTS OF ENVIRONMENTAL POLICY STRINGENCY IN EUROPEAN COUNTRIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaye-Del Lo</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaye del Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Environment, Policies, and Risks"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Donatella Gatti; Imen Ghattassi; Gaye-Del Lo; Grégory Schneider-Maunoury; Julien Vauday, Oct 2023, Campus Condorcet, Paris, France</w:t>
+              <w:t xml:space="preserve">25th INFER Annual Conference 2023 - XXth INTECO Workshop on Economic Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Network for Economic Research ( INFER) &amp; ITECO, Sep 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242597v1</w:t>
+                <w:t xml:space="preserve">hal-04189020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNPACKING THE GREEN BOX: DETERMINANTS OF ENVIRONMENTAL POLICY STRINGENCY IN EUROPEAN COUNTRIES</w:t>
+                <w:t xml:space="preserve">Determinants of environmental policy stringency in European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaye del Lo</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaye-Del Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th INFER Annual Conference 2023 - XXth INTECO Workshop on Economic Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Network for Economic Research ( INFER) &amp; ITECO, Sep 2023, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Workshop "Environment, Policies, and Risks"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Donatella Gatti; Imen Ghattassi; Gaye-Del Lo; Grégory Schneider-Maunoury; Julien Vauday, Oct 2023, Campus Condorcet, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189020v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduction des déficits publics en Europe : incidences sur les marchés financiers internationaux et sur la crédibilité de la monnaie unique</w:t>
               </w:r>
@@ -2200,217 +2200,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00256001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique monétaire commune et convergence des dépenses publiques en Europe</w:t>
+                <w:t xml:space="preserve">Common Monetary Policy adn Convergence of Fiscal Policies in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées d'économie monétaire et bancaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Lisbonne, France</w:t>
+              <w:t xml:space="preserve">Money, Macroéconomics and Finance Research Group (MMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00255922v1</w:t>
+                <w:t xml:space="preserve">halshs-00255868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Monetary Policy adn Convergence of Fiscal Policies in Europe</w:t>
+                <w:t xml:space="preserve">Politique monétaire commune et convergence des dépenses publiques en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Money, Macroéconomics and Finance Research Group (MMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">17èmes Journées d'économie monétaire et bancaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Lisbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00255868v1</w:t>
+                <w:t xml:space="preserve">halshs-00255922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique monétaire commune et convergence des dépenses publiques en Europe</w:t>
               </w:r>
@@ -2985,647 +2985,647 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de l’indépendance sur le développement des petites économies insulaires et côtières : une approche par la méthode des doubles différences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+                <w:t xml:space="preserve">Determinants of International Climate Finance: A Gravity Panel Model Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghattassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947436v1</w:t>
+                <w:t xml:space="preserve">hal-04984013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of International Climate Finance: A Gravity Panel Model Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’impact de l’indépendance sur le développement des petites économies insulaires et côtières : une approche par la méthode des doubles différences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Serranito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dosso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04984013v1</w:t>
+                <w:t xml:space="preserve">hal-04947436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty is bad for Business. Really?</w:t>
+                <w:t xml:space="preserve">Unpacking the green box: Determinants of Environmental Policy Stringency in European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Vauday</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaye-Del Lo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219283v1</w:t>
+                <w:t xml:space="preserve">hal-04202808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking the green box: Determinants of Environmental Policy Stringency in European countries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaye del Lo</w:t>
+                <w:t xml:space="preserve">Is Quantitative Easing Productive? The Role of Bank Lending in the Monetary Transmission Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Roderweis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208688v1</w:t>
+                <w:t xml:space="preserve">hal-04159825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Quantitative Easing Productive? The Role of Bank Lending in the Monetary Transmission Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unpacking the green box: Determinants of Environmental Policy Stringency in European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaye del Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Serranito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamel Saadaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04159825v1</w:t>
+                <w:t xml:space="preserve">hal-04188866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking the green box: Determinants of Environmental Policy Stringency in European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaye del Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202808v1</w:t>
+                <w:t xml:space="preserve">hal-04208688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking the green box: Determinants of Environmental Policy Stringency in European countries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty is bad for Business. Really?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Himounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vauday</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188866v1</w:t>
+                <w:t xml:space="preserve">hal-04219283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Positive Effect of Uncertainty Shocks on the Economy: Is the Chase Over ?</w:t>
               </w:r>
@@ -3755,415 +3755,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVALUATION INTERNE, POLITIQUES STRUCTURELLES ET REDUCTIONS DES DEFICITS PUBLICS : LES REPONSES APPORTEES PAR LA « TROIKA » SONT-ELLES UN REMEDE AUX DESEQUILIBRES EXTERNES DES PAYS PERIPHERIQUES DE LA ZONE EURO ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thou shalt not work alone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Besancenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Van Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01207715v1</w:t>
+                <w:t xml:space="preserve">hal-01175758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO-AUTHORSHIP AND INDIVIDUAL RESEARCH PRODUCTIVITY IN ECONOMICS: ASSESSING THE ASSORTATIVE MATCHING HYPOTHESIS</w:t>
+                <w:t xml:space="preserve">Determinants of Co-Authorship in Economics: The French Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Besancenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Huynh</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Van Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01252373v1</w:t>
+                <w:t xml:space="preserve">halshs-01204687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thou shalt not work alone</w:t>
+                <w:t xml:space="preserve">CO-AUTHORSHIP AND INDIVIDUAL RESEARCH PRODUCTIVITY IN ECONOMICS: ASSESSING THE ASSORTATIVE MATCHING HYPOTHESIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Besancenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Van Huynh</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175758v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01252373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Co-Authorship in Economics: The French Case</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEVALUATION INTERNE, POLITIQUES STRUCTURELLES ET REDUCTIONS DES DEFICITS PUBLICS : LES REPONSES APPORTEES PAR LA « TROIKA » SONT-ELLES UN REMEDE AUX DESEQUILIBRES EXTERNES DES PAYS PERIPHERIQUES DE LA ZONE EURO ? ASSESSING THE EFFECTS OF THE STRUCTURAL ADJUSTMENT PROGRAM ADVOCATED BY THE TROIKA ON THE PERIPHERAL EURO AREA COUNTRIES: A REVIEW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01204687v1</w:t>
+                <w:t xml:space="preserve">halshs-01251440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVALUATION INTERNE, POLITIQUES STRUCTURELLES ET REDUCTIONS DES DEFICITS PUBLICS : LES REPONSES APPORTEES PAR LA « TROIKA » SONT-ELLES UN REMEDE AUX DESEQUILIBRES EXTERNES DES PAYS PERIPHERIQUES DE LA ZONE EURO ? ASSESSING THE EFFECTS OF THE STRUCTURAL ADJUSTMENT PROGRAM ADVOCATED BY THE TROIKA ON THE PERIPHERAL EURO AREA COUNTRIES: A REVIEW</w:t>
+                <w:t xml:space="preserve">DEVALUATION INTERNE, POLITIQUES STRUCTURELLES ET REDUCTIONS DES DEFICITS PUBLICS : LES REPONSES APPORTEES PAR LA « TROIKA » SONT-ELLES UN REMEDE AUX DESEQUILIBRES EXTERNES DES PAYS PERIPHERIQUES DE LA ZONE EURO ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01251440v1</w:t>
+                <w:t xml:space="preserve">halshs-01207715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4239,51 +4239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED60F33D"/>
+    <w:nsid w:val="C03431B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4470,51 +4470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francisco-serranito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9266-3260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133552616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/**0000-0002-9266-3260" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Gatti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye-Del Lo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Serranito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108826" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Himounet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vauday" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13520" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04886281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Mart&#237;nez-Zarzoso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Turcu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2023.07.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538212v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cerqueira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-021-09660-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03533001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Besancenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Van Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco V Serranito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Goss&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.09.037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q36JKQ32-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Guetat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01218109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sensoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latreille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ofce.2000.1587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houzioth. Baudchonc. Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baudchon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Levasseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sa&#239;di" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye del Lo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Rajhi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947436v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghattassi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dosso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Roderweis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saadaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159792v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Huynh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francisco-serranito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9266-3260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133552616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/**0000-0002-9266-3260" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Gatti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye-Del Lo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Serranito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108826" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Himounet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vauday" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13520" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04886281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Mart&#237;nez-Zarzoso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Turcu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2023.07.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03533001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cerqueira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-021-09660-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Besancenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Van Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco V Serranito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Goss&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.09.037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q36JKQ32-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Guetat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baudchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houzioth. Baudchonc. Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01218109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sensoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latreille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ofce.2000.1587" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Levasseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sa&#239;di" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye del Lo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Rajhi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghattassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dosso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Roderweis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saadaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159792v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175758v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204687v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Huynh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207715v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>