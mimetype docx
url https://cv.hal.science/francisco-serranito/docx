--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -555,229 +555,229 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Challenges for Open Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Serranito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Cerqueira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Turcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Economies Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 32, pp.823-827. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11079-021-09660-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533001v1</w:t>
+                <w:t xml:space="preserve">hal-03538212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Challenges for Open Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Turcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Economies Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, In press, 32, pp.823-827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11079-021-09660-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538212v1</w:t>
+                <w:t xml:space="preserve">hal-03533001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-authorship and Research Productivity in Economics: Assessing the Assortative Matching Hypothesis</w:t>
               </w:r>
@@ -1421,325 +1421,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00174163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'un boucle prix-salaire et détermination du NAIRU aux Etats-Unis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tous ensemble ? Perspectives 2000-2001 pour l'économie mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sensoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Mars-Avril</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 73, pp.7-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ofce.2000.1587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00174175v1</w:t>
+                <w:t xml:space="preserve">hal-01218109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation, Plus-values et Epargne : estimation d'un effet richesse aux Etats-Unis et au Royaume-Uni</w:t>
+                <w:t xml:space="preserve">Estimation d'un boucle prix-salaire et détermination du NAIRU aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Houzioth. Baudchonc. Mathieu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baudchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Mars-Avril</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00174173v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00174175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous ensemble ? Perspectives 2000-2001 pour l'économie mondiale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommation, Plus-values et Epargne : estimation d'un effet richesse aux Etats-Unis et au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Houzioth. Baudchonc. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 73, pp.7-113. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, Mars-Avril</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218109v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00174173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-a-t-il Formation d'une Zone-Yen en Asie : une approche empirique</w:t>
               </w:r>
@@ -3165,467 +3165,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking the green box: Determinants of Environmental Policy Stringency in European countries</w:t>
+                <w:t xml:space="preserve">Uncertainty is bad for Business. Really?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaye-Del Lo</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Himounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vauday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202808v1</w:t>
+                <w:t xml:space="preserve">hal-04219283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Quantitative Easing Productive? The Role of Bank Lending in the Monetary Transmission Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jamel Saadaoui</w:t>
+                <w:t xml:space="preserve">Unpacking the green box: Determinants of Environmental Policy Stringency in European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaye del Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159825v1</w:t>
+                <w:t xml:space="preserve">hal-04208688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking the green box: Determinants of Environmental Policy Stringency in European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Serranito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francisco Serranito</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaye-Del Lo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188866v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking the green box: Determinants of Environmental Policy Stringency in European countries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaye del Lo</w:t>
+                <w:t xml:space="preserve">Is Quantitative Easing Productive? The Role of Bank Lending in the Monetary Transmission Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Roderweis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208688v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty is bad for Business. Really?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unpacking the green box: Determinants of Environmental Policy Stringency in European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaye del Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219283v1</w:t>
+                <w:t xml:space="preserve">hal-04188866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Positive Effect of Uncertainty Shocks on the Economy: Is the Chase Over ?</w:t>
               </w:r>
@@ -3755,115 +3755,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thou shalt not work alone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEVALUATION INTERNE, POLITIQUES STRUCTURELLES ET REDUCTIONS DES DEFICITS PUBLICS : LES REPONSES APPORTEES PAR LA « TROIKA » SONT-ELLES UN REMEDE AUX DESEQUILIBRES EXTERNES DES PAYS PERIPHERIQUES DE LA ZONE EURO ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175758v1</w:t>
+                <w:t xml:space="preserve">halshs-01207715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of Co-Authorship in Economics: The French Case</w:t>
               </w:r>
@@ -3931,239 +3905,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01204687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO-AUTHORSHIP AND INDIVIDUAL RESEARCH PRODUCTIVITY IN ECONOMICS: ASSESSING THE ASSORTATIVE MATCHING HYPOTHESIS</w:t>
+                <w:t xml:space="preserve">Thou shalt not work alone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Besancenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Huynh</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Van Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01252373v1</w:t>
+                <w:t xml:space="preserve">hal-01175758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVALUATION INTERNE, POLITIQUES STRUCTURELLES ET REDUCTIONS DES DEFICITS PUBLICS : LES REPONSES APPORTEES PAR LA « TROIKA » SONT-ELLES UN REMEDE AUX DESEQUILIBRES EXTERNES DES PAYS PERIPHERIQUES DE LA ZONE EURO ? ASSESSING THE EFFECTS OF THE STRUCTURAL ADJUSTMENT PROGRAM ADVOCATED BY THE TROIKA ON THE PERIPHERAL EURO AREA COUNTRIES: A REVIEW</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO-AUTHORSHIP AND INDIVIDUAL RESEARCH PRODUCTIVITY IN ECONOMICS: ASSESSING THE ASSORTATIVE MATCHING HYPOTHESIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Besancenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01251440v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01252373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVALUATION INTERNE, POLITIQUES STRUCTURELLES ET REDUCTIONS DES DEFICITS PUBLICS : LES REPONSES APPORTEES PAR LA « TROIKA » SONT-ELLES UN REMEDE AUX DESEQUILIBRES EXTERNES DES PAYS PERIPHERIQUES DE LA ZONE EURO ?</w:t>
+                <w:t xml:space="preserve">DEVALUATION INTERNE, POLITIQUES STRUCTURELLES ET REDUCTIONS DES DEFICITS PUBLICS : LES REPONSES APPORTEES PAR LA « TROIKA » SONT-ELLES UN REMEDE AUX DESEQUILIBRES EXTERNES DES PAYS PERIPHERIQUES DE LA ZONE EURO ? ASSESSING THE EFFECTS OF THE STRUCTURAL ADJUSTMENT PROGRAM ADVOCATED BY THE TROIKA ON THE PERIPHERAL EURO AREA COUNTRIES: A REVIEW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serranito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01207715v1</w:t>
+                <w:t xml:space="preserve">halshs-01251440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4239,51 +4239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C03431B6"/>
+    <w:nsid w:val="54C21AA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4470,51 +4470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francisco-serranito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9266-3260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133552616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/**0000-0002-9266-3260" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Gatti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye-Del Lo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Serranito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108826" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Himounet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vauday" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13520" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04886281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Mart&#237;nez-Zarzoso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Turcu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2023.07.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03533001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cerqueira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-021-09660-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Besancenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Van Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco V Serranito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Goss&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.09.037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q36JKQ32-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Guetat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baudchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houzioth. Baudchonc. Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01218109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sensoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latreille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ofce.2000.1587" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Levasseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sa&#239;di" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye del Lo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Rajhi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghattassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dosso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Roderweis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saadaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159792v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175758v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204687v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Huynh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207715v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francisco-serranito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9266-3260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133552616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/**0000-0002-9266-3260" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Gatti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye-Del Lo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Serranito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108826" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Himounet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vauday" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13520" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04886281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Mart&#237;nez-Zarzoso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Turcu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2023.07.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538212v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cerqueira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-021-09660-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03533001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Besancenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Van Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco V Serranito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Goss&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.09.037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q36JKQ32-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Guetat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01218109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sensoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latreille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ofce.2000.1587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baudchon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houzioth. Baudchonc. Mathieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Levasseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sa&#239;di" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye del Lo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Rajhi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghattassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dosso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Roderweis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saadaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159792v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204687v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Huynh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>