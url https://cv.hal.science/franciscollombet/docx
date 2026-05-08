--- v0 (2026-04-17)
+++ v1 (2026-05-08)
@@ -633,204 +633,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie spécifique à l'usinage des composites par jet d'eau abrasif</w:t>
+                <w:t xml:space="preserve">Analyse du délaminage lors du perçage des composites fibres longues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Cénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’ingénieurMécanique | Travail des matériaux - Assemblage</w:t>
+              <w:t xml:space="preserve">Techniques de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147772v1</w:t>
+                <w:t xml:space="preserve">hal-02147774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du délaminage lors du perçage des composites fibres longues</w:t>
+                <w:t xml:space="preserve">Méthodologie spécifique à l'usinage des composites par jet d'eau abrasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’ingénieur</w:t>
+              <w:t xml:space="preserve">Techniques de l’ingénieurMécanique | Travail des matériaux - Assemblage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147774v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon/polymeric composites autoclave cure monitoring with optical fiber bragg grating (FBG) sensors</w:t>
               </w:r>
@@ -2290,455 +2290,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3rd edition of the young researchers' days in bio-sourced composites</w:t>
+                <w:t xml:space="preserve">Influence of controlled depth abrasive water jet milling on the fatigue behavior of carbon/epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+                <w:t xml:space="preserve">Akshay Hejjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lotfi Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/rcma.290500⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.397-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618832v1</w:t>
+                <w:t xml:space="preserve">hal-02134037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of a composite repair concept for aeronautical structures: a simplified method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Davila</w:t>
+                <w:t xml:space="preserve">3rd edition of the young researchers' days in bio-sourced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Avila</w:t>
+                <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Morales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (8), pp.812. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.275-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2020056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909687v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of controlled depth abrasive water jet milling on the fatigue behavior of carbon/epoxy composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proof of a composite repair concept for aeronautical structures: a simplified method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akshay Hejjaji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+                <w:t xml:space="preserve">Sergio Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Toubal</w:t>
+                <w:t xml:space="preserve">Alexander Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 121, pp.397-410. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (8), pp.812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.03.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134037v1</w:t>
+                <w:t xml:space="preserve">hal-02909687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture Effects on the Material Properties of a Jute/Epoxy Laminate: Impulse Excitation Technique Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3313,51 +3313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface and machining induced damage characterization of abrasive water jet milled carbon/epoxy composite specimens and their impact on tensile behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4863,51 +4863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrasive Water-Jet milling of aeronautic aluminum 2024-T3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4974,566 +4974,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of machining parameters and new nano-coated tool on drilling performance of CFRP/Aluminium sandwich</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical Characterization of an Alternative Technique to Embed Sensors in Composite Structures: The Monitoring Patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Almabouacif</w:t>
+                <w:t xml:space="preserve">Mauricio Torres Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (3-4), pp.379-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-011-9198-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.08.054⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185577v1</w:t>
+                <w:t xml:space="preserve">hal-02093447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement d’une réparation en escalier obtenue par Jet d’Eau Abrasif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+                <w:t xml:space="preserve">Influence of machining parameters and new nano-coated tool on drilling performance of CFRP/Aluminium sandwich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Krishnaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Almabouacif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cenac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
+                <w:t xml:space="preserve">M. Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100 (6-7), pp.681--690. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (3), pp.1480--1488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2012031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185582v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF MECHANICAL AND HYGROTHERMAL PROPERTIES OF AGGLOMERATED CORK</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Bezzazi</w:t>
+                <w:t xml:space="preserve">Comportement d’une réparation en escalier obtenue par Jet d’Eau Abrasif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.18.1.1278⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (6-7), pp.681--690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2012031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185584v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Characterization of an Alternative Technique to Embed Sensors in Composite Structures: The Monitoring Patch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+                <w:t xml:space="preserve">STUDY OF MECHANICAL AND HYGROTHERMAL PROPERTIES OF AGGLOMERATED CORK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bezzazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-011-9198-7⟩</w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.40--45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.18.1.1278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02093447v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a macroscopic anisotropic damage model using digital image correlation and the equilibrium gap method</w:t>
               </w:r>
@@ -5778,51 +5778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain field measurement of filament-wound composites at ±55° using digital image correlation: An approach for unit cells employing flat specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Torres Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6246,822 +6246,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of cure-residual strains through the thickness of carbon-epoxy laminates using FBGs Part II: Technological specimen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Mulle</w:t>
+                <w:t xml:space="preserve">Entire Life Time Monitoring of Filament Wound Composite Cylinders Using Bragg Grating Sensors: I. Adapted Tooling and Instrumented Specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilario Hernández-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Huchette</w:t>
+                <w:t xml:space="preserve">Dominique Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.06.013⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-009-9085-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194262v1</w:t>
+                <w:t xml:space="preserve">hal-01913446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a composite structure obtained by RFI using HexFIT® semi-products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded FBGs and 3-D DIC for the stress analysis of a structural specimen subjected to bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marguerès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Gutierrez Perez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
+                <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (1), p.48-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563498v1</w:t>
+                <w:t xml:space="preserve">hal-01851420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of winding pattern on the mechanical behavior of filament wound composite cylinders under external pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Douchin</w:t>
+                <w:t xml:space="preserve">Assessment of cure-residual strains through the thickness of carbon-epoxy laminates using FBGs Part II: Technological specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.07.020⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (10), pp.1534--1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545283v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entire Life Time Monitoring of Filament Wound Composite Cylinders Using Bragg Grating Sensors: II. Process Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hilario Hernández-Moreno</w:t>
+                <w:t xml:space="preserve">Characterization of a composite structure obtained by RFI using HexFIT® semi-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Gutierrez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-009-9088-4⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (1), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092538v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded FBGs and 3-D DIC for the stress analysis of a structural specimen subjected to bending</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+                <w:t xml:space="preserve">Influence of winding pattern on the mechanical behavior of filament wound composite cylinders under external pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernández-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
+                <w:t xml:space="preserve">P. Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (3-4), pp.1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851420v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entire Life Time Monitoring of Filament Wound Composite Cylinders Using Bragg Grating Sensors: I. Adapted Tooling and Instrumented Specimen</w:t>
+                <w:t xml:space="preserve">Entire Life Time Monitoring of Filament Wound Composite Cylinders Using Bragg Grating Sensors: II. Process Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilario Hernández-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 16 (3), pp.173-182. </w:t>
+              <w:t xml:space="preserve">, 2009, 16 (4), pp.197-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10443-009-9085-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10443-009-9088-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913446v1</w:t>
+                <w:t xml:space="preserve">hal-02092538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entire Life Time Monitoring of Filament Wound Composite Cylinders Using Bragg Grating Sensors: III. In-Service External Pressure Loading</w:t>
               </w:r>
@@ -7086,64 +7086,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (3), pp.135-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7474,64 +7474,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (6), p.877-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7556,51 +7556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Approach for the Characterization of Composites Manufactured by RFI and Industrial Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lopez Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7724,51 +7724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa-Birame Gning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7931,51 +7931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de caractérisation des structures composites obtenues par rfi avec le matériau HexFIT™</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lopez-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8087,64 +8087,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32, pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8208,64 +8208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noël Perie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16, p.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8316,77 +8316,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noël Perie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVUE DES SYSTEMES. SERIE I2M, INSTRUMENTATION -MESURE -METROLOGIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (n° 3-4), p.167-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8405,782 +8405,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Deep Penetration Phenomena as Resonance Excitation of Self-Keeping Spall Failure in Impacted Materials</w:t>
+                <w:t xml:space="preserve">Fracture Stress in Compression of TiB2 : Strain Rate Sensibility and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Naimark</w:t>
+                <w:t xml:space="preserve">M. Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosculluela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lataillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 07 (C3), pp.C3-773-C3-778. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19973131⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 07 (C3), pp.C3-999-C3-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19973168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00255418v1</w:t>
+                <w:t xml:space="preserve">jpa-00255458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology and Tools for the Study of Composite Structures Under Impact Loading : Application to Long Fiber Laminated Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie pour le dimensionnement à l'impact d'un empilement linéaire élastique et viscoélastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lataillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lataillade</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 07 (C3), pp.C3-163-C3-168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1997330⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 07 (C3), pp.C3-779-C3-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19973132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00255487v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00255419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mesomechanical Modelling of Porous Aluminum under Dynamic Loading : Comparison Experiment-Calculation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Super-Deep Penetration Phenomena as Resonance Excitation of Self-Keeping Spall Failure in Impacted Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Naimark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Héreil</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lataillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 07 (C3), pp.C3-643-C3-648. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19973110⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 07 (C3), pp.C3-773-C3-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19973131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00255395v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00255418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour Modelling of Two Aluminas in Divergent Spherical Pyrotechnical experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Methodology and Tools for the Study of Composite Structures Under Impact Loading : Application to Long Fiber Laminated Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lalbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jeronimidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lataillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 07 (C3), pp.C3-681-C3-686. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19973116⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 07 (C3), pp.C3-163-C3-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1997330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00255401v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00255487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour le dimensionnement à l'impact d'un empilement linéaire élastique et viscoélastique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Mesomechanical Modelling of Porous Aluminum under Dynamic Loading : Comparison Experiment-Calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Bacon</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Héreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 07 (C3), pp.C3-779-C3-784. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 07 (C3), pp.C3-643-C3-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19973110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19973132⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">jpa-00255419v1</w:t>
+                <w:t xml:space="preserve">jpa-00255395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture Stress in Compression of TiB2 : Strain Rate Sensibility and Modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behaviour Modelling of Two Aluminas in Divergent Spherical Pyrotechnical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cosculluela</w:t>
+                <w:t xml:space="preserve">F. Malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Tranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 07 (C3), pp.C3-999-C3-1004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19973168⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 07 (C3), pp.C3-681-C3-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19973116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00255458v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00255401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization of Shock Wave Behavior of Porous Aluminum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-L. Héreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9221,264 +9221,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00255549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage behaviour of alumina submitted to a divergent spherical wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés mécaniques des matériaux composites (SiC/2124 et SiC/8090) soumis à des sollicitations en torsion et traction à grande vitesse et à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lataillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 04 (C8), pp.C8-641-C8-646. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1994897⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 04 (C8), pp.C8-219-C8-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1994832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00253458v1</w:t>
+                <w:t xml:space="preserve">jpa-00253387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés mécaniques des matériaux composites (SiC/2124 et SiC/8090) soumis à des sollicitations en torsion et traction à grande vitesse et à haute température</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Labbe</w:t>
+                <w:t xml:space="preserve">Damage behaviour of alumina submitted to a divergent spherical wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lataillade</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Tranchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 04 (C8), pp.C8-219-C8-224. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 04 (C8), pp.C8-641-C8-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1994897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1994832⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253387v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de plaques composites : caractérisation et modèles</w:t>
               </w:r>
@@ -9567,51 +9567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNIAXIAL COMPRESSION OF ALUMINA : STRUCTURE, MICROSTRUCTURE AND STRAIN RATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosculluela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10790,51 +10790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the abrasive water jet milling process on the damage and surface characteristics of CFRP composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11770,51 +11770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Almabouacif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11954,644 +11954,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cure monitoring of an autoclave manufactured industrial part: added value of complementary instrumentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of the curing process of an industrial composite structure by TJS and FUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Luyckx</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sonnenfeld</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Davila</w:t>
+                <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM-19 – The 19th International Conference on Composite Materials, Montréal (Canada), July 28 – August 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montréal, Canada. pp.1178-1187</w:t>
+              <w:t xml:space="preserve">35CIMM - 35 Congreso Internacional de Metalurgia y Materiales, Saltillo (Mexico)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saltillo, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183204v1</w:t>
+                <w:t xml:space="preserve">hal-02182180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des sources de variabilités d’une structure composite CFRP réalisée en autoclave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cure monitoring of an autoclave manufactured industrial part: added value of complementary instrumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Luyckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sonnenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th JNC, Journées Nationales sur les Composites, Nantes, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICCM-19 – The 19th International Conference on Composite Materials, Montréal (Canada), July 28 – August 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Canada. pp.1178-1187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183346v1</w:t>
+                <w:t xml:space="preserve">hal-02183204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des avancées dans le suivi de cuisson des pièces composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des sources de variabilités d’une structure composite CFRP réalisée en autoclave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th JNC, Journées Nationales sur les Composites, Nantes, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183347v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'influence des paramètres de coupe et de l'usure de l'outil sur la qualité de percage d'un composite tissé 3D.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des avancées dans le suivi de cuisson des pièces composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Luyckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sonnenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 18, Journées Nationales sur les composites, Nantes, 12-14 Juin 2013</w:t>
+              <w:t xml:space="preserve">18th JNC, Journées Nationales sur les Composites, Nantes, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183456v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of the curing process of an industrial composite structure by TJS and FUT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale de l'influence des paramètres de coupe et de l'usure de l'outil sur la qualité de percage d'un composite tissé 3D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cadorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Torres</w:t>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Seve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35CIMM - 35 Congreso Internacional de Metalurgia y Materiales, Saltillo (Mexico)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Saltillo, Mexico</w:t>
+              <w:t xml:space="preserve">JNC 18, Journées Nationales sur les composites, Nantes, 12-14 Juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182180v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Added value of technological evaluators for structural repair characterization: MITE Toolbox</w:t>
               </w:r>
@@ -12702,64 +12702,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cure cycle monitoring of laminated carbon fiber-reinforced plastic by fiber Bragg gratings in microstructured optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sonnenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Luyckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12948,64 +12948,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded fiber Bragg gratings in photonic crystal fiber for cure cycle monitoring of carbon fiber-reinforced polymer materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sonnenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Luyckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13207,103 +13207,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cutting parameters and wear in drilling of 3D wowen carbon/epoxy composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cadorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Composite Materials, ICCM 19, 2013 Montréal, Canada, July 28, August 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13443,609 +13443,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large repair for aeronautics’ primary principal composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of double step lap composite repairs on CFRP evaluators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Aircraft Materials ACMA 2012, Fez (Morocco).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Fez, Morocco</w:t>
+              <w:t xml:space="preserve">ECCM15 - The 15th European Conference on Composite Materials, Venice (Italy), June 24-28.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187144v1</w:t>
+                <w:t xml:space="preserve">hal-02186849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary principal composite structure repair with multi-instrumented technological evaluator tool box</w:t>
+                <w:t xml:space="preserve">Embedded instrumentation: from coupon level to a representative composite part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Luyckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sonnenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lammens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM15 - The 15th European Conference on Composite Materials, Venice (Italy), June 24-28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">SEICO12 - Sampe Europe 33rd International Technical Conference &amp; Forum, Paris (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. pp.262-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186850v1</w:t>
+                <w:t xml:space="preserve">hal-02186961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded instrumentation: from coupon level to a representative composite part</w:t>
+                <w:t xml:space="preserve">Large repair for aeronautics’ primary principal composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Lammens</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEICO12 - Sampe Europe 33rd International Technical Conference &amp; Forum, Paris (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. pp.262-291</w:t>
+              <w:t xml:space="preserve">International Symposium on Aircraft Materials ACMA 2012, Fez (Morocco).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Fez, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186961v1</w:t>
+                <w:t xml:space="preserve">hal-02187144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of double step lap composite repairs on CFRP evaluators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary principal composite structure repair with multi-instrumented technological evaluator tool box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Davila</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM15 - The 15th European Conference on Composite Materials, Venice (Italy), June 24-28.</w:t>
+              <w:t xml:space="preserve">ECCM15 - The 15th European Conference on Composite Materials, Venice (Italy), June 24-28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186849v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the temperature insensitivity of the modal birefringence of micro-structured fibre Bragg gratings for cure cycle monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Luyckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sonnenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lammens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on the use of Optical Fibres for monitoring Composites manufacturing process, Toulouse (France), 28-29 nov.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
@@ -14068,523 +14068,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la qualité d'usinage lors du perçage d'un multi-matériau de type CFRP/Aluminium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usinage des Composites par Jet d'eau Abrasif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkacem S. Elam Bouacif</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.101</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598147v1</w:t>
+                <w:t xml:space="preserve">hal-00597503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique d'un panneau sandwich à âme en liège et peaux jute/époxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Bezzazi</w:t>
+                <w:t xml:space="preserve">Comportement d'une réparation en escalier obtenue par Jet d'Eau Abrasif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.25</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597889v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement d'une réparation en escalier obtenue par Jet d'Eau Abrasif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cénac</w:t>
+                <w:t xml:space="preserve">Etude de la qualité d'usinage lors du perçage d'un multi-matériau de type CFRP/Aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem S. Elam Bouacif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijayan Krishnaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Zindulka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.170</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597542v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usinage des Composites par Jet d'eau Abrasif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Cénac</w:t>
+                <w:t xml:space="preserve">Caractérisation mécanique d'un panneau sandwich à âme en liège et peaux jute/époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bezzazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Déléris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.163</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597503v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the parameters variability of monitoring patch used in composites instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14911,51 +14911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical performance of composite structures with embedded silica sensors: concept of monitoring patch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15032,51 +15032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain field characterization of filament winding pattern at ±55° using numerical image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15347,90 +15347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respect de l'intégrité dans l'usinage non-débouchant par jet d'eau abrasif de matériaux composites = Material integrity maintain while milling composite using abrasive water jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déléris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15792,51 +15792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16137,51 +16137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosités dans les stratifiés carbone/polymère : critère d’admissibilité et modélisation des propriétés mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mascaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16258,51 +16258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe A Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mascaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16379,64 +16379,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 15 -15èmes Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Marseille, France. p.749-756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16500,51 +16500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16625,64 +16625,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16746,51 +16746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16871,51 +16871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17005,51 +17005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noël Perie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM Annual conference and exposition on experimental and applied mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Saint-Louis, United States. p.705-714</w:t>
@@ -17091,51 +17091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY FOR MANUFACTURNG A CORNER FITTING OBTAINED BY RESIN FILM INFUSION PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lopez Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17186,51 +17186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSMENT OF THE EFFECTS OF VOIDS ON SOME PHYSICAL, MECHANICAL AND DAMAGE MECHANICS PROPERTIES OF CARBON/POLYMERIC COMPOSITES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mascaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17415,51 +17415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DE LA FABRICATION D'UN COIN DE MALLE PAR RFI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lopez Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17491,390 +17491,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentations combinées (fibres optiques à réseaux de Bragg et corrélation d'images numériques) pour l'analyse multi-échelle du comportement de démonstrateurs technologiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Robert</w:t>
+                <w:t xml:space="preserve">CARACTERISATION D'UNE STRUCTURE COMPOSITE OBTENUE PAR RFI A PARTIR D'UN SEMI PRODUIT, L'HEXFIT ®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Gutierrez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 14 -14èmes Journées nationales sur les composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Compiègne, France. p.447-455</w:t>
+              <w:t xml:space="preserve">14èmes Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798900v1</w:t>
+                <w:t xml:space="preserve">hal-04496838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception optimale de structures composites par instrumentation à cœur et identification multi-échelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instrumentations combinées (fibres optiques à réseaux de Bragg et corrélation d'images numériques) pour l'analyse multi-échelle du comportement de démonstrateurs technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Perie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Trarieux</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">JNC 14 -14èmes Journées nationales sur les composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Compiègne, France. p.447-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812984v1</w:t>
+                <w:t xml:space="preserve">hal-01798900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISATION D'UNE STRUCTURE COMPOSITE OBTENUE PAR RFI A PARTIR D'UN SEMI PRODUIT, L'HEXFIT ®</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception optimale de structures composites par instrumentation à cœur et identification multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trarieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Compiègne, France</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496838v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des performances d'un masque de protection sur combattants par Virtual Testing</w:t>
               </w:r>
@@ -18076,64 +18076,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noël Perie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Albi, France. pp.329-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18158,51 +18158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de caractérisation des structures composites obtenues par RFI avec le matériau HexFIT™</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lopez Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18687,64 +18687,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déléris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2949092. MSC. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18794,64 +18794,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of microstructured optical fibres into carbon fibre reinforced plastic materials - determination of the initial strain state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sonnenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Luyckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19196,51 +19196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591369v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Hern&#225;ndez-Moreno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.51926/ISTE.482379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.482379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faycal Ameur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Davila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2417-8_3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Grunevald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douchin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00010-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois C&#233;nac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mulle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hachemane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez-Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#232;nac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deliris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Saihi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983251413399" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paccou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Barbarin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-025-00499-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Vargas-Rojas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2024.103837" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983251340867" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paccou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouquand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzeix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Davila" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-025-00489-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241284038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-024-01988-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501595v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.107635" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290500" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Avila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Morales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Hejjaji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Toubal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rocher Gleizes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2017.1302389" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.10.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-017-9642-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9573-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadorin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal &#352;'Ima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.02.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317692656" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.10.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnaraj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.084" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henry Grunevald" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5MPSNJR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beddiar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Grunevald" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Abadlia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMNHK2KV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cadorin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314553045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952591v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elam Bouacif Belkacem S." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bouguerara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadorin Nicolas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elam Bouacif Belkacem S" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaraj V" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952560v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-H. Grunevald" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-013-9368-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#233;nac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.23.459-482" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B450B16BE960FA7113D8EEAE0F03C1DC8EDF5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deleris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420713499288" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almabouacif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sima" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.08.054" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VLZXDC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185582v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cenac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012031" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bezzazi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.18.1.1278" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093447v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Torres Arellano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-011-9198-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7J5H60BB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924069v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.229-240" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Grunevald" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.03.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PDH38BK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092705v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Hern&#225;ndez Moreno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.02.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW3GZD75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193168v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684409341672" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193108v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vijayan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193165v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.10.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XR306QR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194262v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.06.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJR56NWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563498v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gutierrez Perez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.059" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545283v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hern&#225;ndez-Moreno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choqueuse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davies" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.07.020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092538v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choqueuse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-009-9088-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851420v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Grunevald" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-009-9085-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139772v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-009-9082-x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194277v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.10.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QDKN4N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.08.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SJ90Q5M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152764v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez Torres" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Syed Muhammad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998307086200" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44C08C3113EA1F45D83F7E54548D8C6DB4A21E86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497875v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Tarfaoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Birame Gning" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998306065287" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497879v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998307074144" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3XKSGF1L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492645v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Torres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.401-412" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851961v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mulle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847815v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Perie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847818v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255418v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naimark" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lataillade" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973131" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8EFF98A750D9D58ECC1E53CDE8E3579E58AFC9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255487v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lalbin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Charles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeronimidis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997330" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255395v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;reil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973110" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255401v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malaise" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Tranchet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973116" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255419v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973132" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D9D31F89292A72DFD7475A418E4523D55B73CFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255458v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamaison" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosculluela" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973168" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15361C275EB01545CE6DCD539AC51B2D2F69EDC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255549v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. H&#233;reil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997392" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253458v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranchet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994897" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9B4BF84F6C67EE6C081D5D539FEB232068B88E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253387v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lataillade" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994832" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248712v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991242" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3831F2B037F33DFA65C57D08A249F4D2368F9E08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249943v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cagnoux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991314" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734099v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saihi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291016v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423014v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905411v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087142v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665346v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658604v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527215v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087135v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01722826v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087140v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Cerisier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052190v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212111v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052201v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052580v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054142v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054268v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054334v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054147v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183204v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luyckx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonnenfeld" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183346v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183347v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183456v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cadorin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seve" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182180v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183706v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183206v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183345v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181537v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2020900" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183705v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183342v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183205v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187144v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186850v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186961v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lammens" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186849v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187230v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598147v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem S. Elam Bouacif" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayan Krishnaraj" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zindulka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597889v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597542v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597503v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187952v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597883v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597935v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fajoui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193467v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194383v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422247v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429779v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430606v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430593v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429841v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389086v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429798v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430585v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194385v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Torres" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496761v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mascaro" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496704v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A Olivier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771386v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490611v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Hernandez-Moreno" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496708v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493725v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788408v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Hernandez Moreno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496826v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496787v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Olivier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Tarsha Kurdi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496812v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Marguer&#232;s" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mascaro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collombet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496836v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798900v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812984v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trarieux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496838v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812977v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Craveur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trottin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813030v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798908v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496855v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057199v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haramburu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ferret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Vignes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909882v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909872v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909847v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouquand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909814v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183559v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183557v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591369v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Hern&#225;ndez-Moreno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.51926/ISTE.482379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.482379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faycal Ameur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Davila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2417-8_3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Grunevald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douchin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00010-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois C&#233;nac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mulle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hachemane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez-Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#232;nac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deliris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Saihi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983251413399" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paccou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Barbarin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-025-00499-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Vargas-Rojas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2024.103837" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983251340867" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paccou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouquand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzeix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Davila" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-025-00489-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241284038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-024-01988-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501595v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.107635" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Hejjaji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Toubal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290500" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Avila" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Morales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020056" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rocher Gleizes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2017.1302389" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.10.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-017-9642-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9573-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadorin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal &#352;'Ima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.02.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317692656" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.10.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnaraj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.084" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henry Grunevald" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5MPSNJR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beddiar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Grunevald" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Abadlia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMNHK2KV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cadorin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314553045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952591v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elam Bouacif Belkacem S." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bouguerara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadorin Nicolas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elam Bouacif Belkacem S" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaraj V" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952560v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-H. Grunevald" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-013-9368-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#233;nac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.23.459-482" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B450B16BE960FA7113D8EEAE0F03C1DC8EDF5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deleris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420713499288" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Torres Arellano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-011-9198-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7J5H60BB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185577v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almabouacif" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sima" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.08.054" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VLZXDC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185582v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cenac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012031" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185584v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bezzazi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.18.1.1278" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924069v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.229-240" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Grunevald" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.03.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PDH38BK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092705v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Hern&#225;ndez Moreno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.02.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW3GZD75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193168v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684409341672" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193108v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vijayan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193165v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.10.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XR306QR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913446v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choqueuse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-009-9085-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Grunevald" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194262v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.06.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJR56NWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563498v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gutierrez Perez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.059" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545283v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hern&#225;ndez-Moreno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choqueuse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davies" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.07.020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092538v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-009-9088-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139772v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-009-9082-x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194277v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.10.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QDKN4N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.08.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SJ90Q5M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152764v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez Torres" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Syed Muhammad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998307086200" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44C08C3113EA1F45D83F7E54548D8C6DB4A21E86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497875v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Tarfaoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Birame Gning" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998306065287" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497879v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998307074144" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3XKSGF1L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492645v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Torres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.401-412" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851961v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mulle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847815v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Perie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847818v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255458v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamaison" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosculluela" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973168" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15361C275EB01545CE6DCD539AC51B2D2F69EDC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255419v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lataillade" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973132" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D9D31F89292A72DFD7475A418E4523D55B73CFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255418v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naimark" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973131" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8EFF98A750D9D58ECC1E53CDE8E3579E58AFC9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255487v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lalbin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Charles" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeronimidis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997330" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255395v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;reil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973110" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255401v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malaise" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Tranchet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973116" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255549v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. H&#233;reil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997392" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253387v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lataillade" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994832" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranchet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994897" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9B4BF84F6C67EE6C081D5D539FEB232068B88E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248712v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991242" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3831F2B037F33DFA65C57D08A249F4D2368F9E08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249943v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cagnoux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991314" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734099v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saihi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291016v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423014v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905411v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087142v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665346v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658604v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527215v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087135v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01722826v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087140v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Cerisier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052190v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212111v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052201v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052580v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054142v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054268v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054334v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054147v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182180v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183204v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luyckx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonnenfeld" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183346v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183347v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183456v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cadorin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seve" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183706v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183206v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183345v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181537v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2020900" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183705v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183342v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183205v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186849v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186961v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lammens" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187144v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186850v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187230v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597542v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem S. Elam Bouacif" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayan Krishnaraj" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zindulka" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597889v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187952v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597883v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597935v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fajoui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193467v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194383v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422247v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429779v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430606v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430593v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429841v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389086v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429798v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430585v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194385v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Torres" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496761v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mascaro" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496704v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A Olivier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771386v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490611v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Hernandez-Moreno" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496708v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493725v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788408v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Hernandez Moreno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496826v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496787v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Olivier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Tarsha Kurdi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496812v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Marguer&#232;s" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mascaro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collombet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496836v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496838v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798900v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812984v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trarieux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812977v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Craveur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trottin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813030v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798908v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496855v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057199v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haramburu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ferret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Vignes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909882v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909872v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909847v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouquand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909814v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183559v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183557v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>