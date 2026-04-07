--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -446,84 +446,84 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peinture et poésie : Séance du 24 novembre 2017 de l'Académie des Inscriptions et Belles-Lettres pour célébrer le 100e anniversaire de la naissance de M. JAO Tsung-I, associé étranger de l'Académie</w:t>
+                <w:t xml:space="preserve">Peinture et poésie : Séance du 24 novembre 2017 de l'Académie des Inscriptions et Belles-Lettres pour célébrer le 100e anniversaire de la naissance de M. JAO Tsung-I, associé étranger de l'Académie 畫與詩—法蘭西銘文與美文學院外籍院士饒宗頤先生百歲會議</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waiming Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">University of Hong Kong, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -962,173 +962,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gao Pian, the Last Protector General of Annan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrew Hardy et Nguyễn Tiến Đông (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discovering Vietnam's Ancient Capital: The Archaeology and History of the Imperial Citadel of Thang Long-Hanoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National University of Singapore Press, pp.139-178, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Baoen zhi faqiao: Lu Xiujing dui xiao de lunshu [傅飛嵐]報恩之法橋—陸修靜對孝的論述</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jao Tsung-I Petite Ecole 香港大學饒宗頤學術館. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rao Zongyi jiaoshou baisui huadan guoji xueshu yantao hui lunwen ji 饒宗頤教授百歲華誕國際學術研討會論文集</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Zhonghua shuju, pp.1741-55, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539204v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05531490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stars of Destiny: Astrological Innovation and Daoist Ritual in the Tang-Five Dynasties Transition</w:t>
               </w:r>
@@ -1836,51 +1836,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02427154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2081,2201 +2081,2270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[compte–rendu de] Just a Song: Chinese Lyrics from the Eleventh and Early Twelfth Centuries par Stephen Owen, Harvard University Press, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.466-469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Entretien] Zundao er delu: Fu Feilan jiaoshou fangtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daojiao xuekan 道教學刊</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">[compte–rendu de] Just a Song: Chinese Lyrics from the Eleventh and Early Twelfth Centuries par Stephen Owen, Harvard University Press, 2019</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[compte rendu] Jinhua Jia, Gender, Power, and Talent : The Journey of Daoist Priestesses in Tang China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82 (2), pp.381-382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ouverture du chenal de la Puissance céleste sous la Chine des Tang : artifice magique ou poudre noire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tome 105, p. 229-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/befeo.2019.6301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03122730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moxi: Zhonggguo de shi yu hua [傅飛嵐]墨戲—中國的詩與畫</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">跨文化对话 = Dialogue Transculturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (39), pp.8-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux d'encre : poésie et peinture en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.466-469</w:t>
+              <w:t xml:space="preserve">, 2017, 2017 (4), pp.1505-1523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">[compte rendu] Jinhua Jia, Gender, Power, and Talent : The Journey of Daoist Priestesses in Tang China</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02333716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao Pian nanzheng zhanyi ji Tangdai Annan duhu fu zhi zhongjie [傅飛嵐]高駢南征戰役及唐代安南都護府之終結</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 82 (2), pp.381-382</w:t>
+              <w:t xml:space="preserve">Haiyang shi yanjiu 海洋史研究 - Studies of maritime history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.115-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’ouverture du chenal de la Puissance céleste sous la Chine des Tang : artifice magique ou poudre noire ?</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02333736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[compte-rendu de] Celestial Masters: History and Ritual in Early Daoist Communities. By Terry F. Kleeman . Cambridge, Mass.: Harvard University Press, 2016. 446 pages. $49.95, £39.95 (cloth).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chinese History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.392-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jch.2017.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Green memorials : Daoist ritual prayers in the Tang-Five Dynasties transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tang studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.51-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02333724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Xiujing 陸修靜 (406-477) on Daoist practice: ten lessons in The Way and its Virtue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daoism: Religion, History and Society - 道教研究學報 : 宗教、歷史與社會 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.169-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02333753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[compte rendu] Koichi Shinohara, Spells, Images, and Mandalas: Tracing the Evolution of Esoteric Buddhist Rituals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chinese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61, pp.347-352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[compte rendu] Glen Dudbridge, A portrait of Five Dynasties China: From the Memoirs of Wang Renyu (880-956)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.509-511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Tenth-Century Kingdom of Shu: A Regional Page in the History of Chinese Visual Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Palace Museum Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02333772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[compte rendu] James Robson, Power of Place. The Religious Landscape of the Southern Sacred Peak (Nanyue 南嶽) in Medieval China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Harvard journal of Asiatic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.204-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Heavenly Master Liturgical Agenda According to Chisong zi's Petition Almanac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (1), pp.291-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/asie.2004.1211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02427107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guérison et rédemption dans le rituel taoïste ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.1029-1047</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02427098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encounter as revelation. A Taoist hagiographie theme in medieval China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Tome 105, p. 229-253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/befeo.2019.6301⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 85 (1), pp.363-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/befeo.1998.3837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...732 lines deleted...]
-                <w:t xml:space="preserve">The Heavenly Master Liturgical Agenda According to Chisong zi's Petition Almanac</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02428845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu as a hallowed land: Du Guangting's Record of Marvels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 14 (1), pp.291-343. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/asie.2004.1211⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 10 (1), pp.213-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/asie.1998.1134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guérison et rédemption dans le rituel taoïste ancien</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02428835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyue di neizai xing : daojiao yishi yu yuzhou lun zhong di dongtian [傅飛嵐]超越的內在性—道教儀式與宇宙論中的洞天</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.1029-1047</w:t>
+              <w:t xml:space="preserve">Faguo hanxue [Sinologie française]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 2, pp.50-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Shu as a hallowed land: Du Guangting's Record of Marvels</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Beyond Within: Grotto-Heavens (dongtian) in Taoist Ritual and Cosmology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 10 (1), pp.213-254. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/asie.1998.1134⟩</w:t>
+              <w:t xml:space="preserve">, 1995, 8 (1), pp.265-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/asie.1995.1096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/asie.1995.1096⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02428827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Asian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 54 (2), pp.322-346. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/2058739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/2058739⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02428785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A forgotten T'ang restoration: the Taoist dispensation after Huang Ch'ao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Major</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 7 (1), pp.107-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02428820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Evidential Miracles in Support of Taoism’ : The Inversion of a Buddhist Apologetic Tradition in Late T’ang China.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">T'oung Pao/通報 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 78, pp.217-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liturgy and sovereignty: the role of Taoist ritual in the foundation of the Shu kingdom (906-925)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Major</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 2 (1), pp.59-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02428870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betrug und Fälschung im T'ang-Recht Das 25. Kapitel des T ang-lü shu-i *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Mau-Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phllip Kunig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oriens Extremus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1978, 25, pp.123-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02428941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luo Gongyuan : culte et légende d’un saint taoïste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Asiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1978, 275, pp.283-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535939v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">halshs-02428941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoist Lives: community and place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franciscus Verellen; Vincent Goossaert. Paris, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, 2016, 9782855391779</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoist Lives: narrative and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franciscus Verellen; Vincent Goossaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daoism: Religion, History and Society - 道教研究學報 : 宗教、歷史與社會 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Franciscus Verellen; Vincent Goossaert. Paris, </w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddhism, Daoism, and Chinese Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franciscus Verellen; Stephen F. Teiser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 25, 2016, 9782855391779</w:t>
+              <w:t xml:space="preserve">, 20, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culte des sites et culte des saints en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 20, 2011</w:t>
+              <w:t xml:space="preserve">, 10, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4285,181 +4354,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Guangting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02427092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sima Chengzhen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02427096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4527,51 +4596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D50DB2D"/>
+    <w:nsid w:val="AD5A384D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4758,51 +4827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franciscus-verellen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6877-485X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciscus Verellen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009649926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Espesset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waiming Cheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Schipper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gernet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2019.6301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jch.2017.4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2004.1211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1998.3837" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.1998.1134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.1995.1096" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2058739" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA7828B1BFC2C724FAEFA3027BC32C287C34420B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535897v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428941v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Mau-Tsai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fenn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phllip Kunig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427096v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franciscus-verellen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6877-485X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciscus Verellen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009649926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Espesset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waiming Cheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Schipper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gernet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2019.6301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jch.2017.4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2004.1211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1998.3837" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.1998.1134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.1995.1096" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2058739" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA7828B1BFC2C724FAEFA3027BC32C287C34420B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428941v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Mau-Tsai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fenn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phllip Kunig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>