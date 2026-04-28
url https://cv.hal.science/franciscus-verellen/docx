--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -1108,173 +1108,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Vicarious Angler : Gao Pian’s Daoist Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gil Raz et Anna M. Shields (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion and Poetry in Medieval China. The Way and the Words</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam University Press, pp.63-87, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Stars of Destiny: Astrological Innovation and Daoist Ritual in the Tang-Five Dynasties Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Bujard, Donald Harper et Li Guoqiang (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps, Espace et Destin. Mélanges offerts à Marc Kalinowski</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, pp.169-182, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531496v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05531493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EFEO au vingt-et-unième siècle : contexte et pertinence</w:t>
               </w:r>
@@ -2081,169 +2081,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Entretien] Zundao er delu: Fu Feilan jiaoshou fangtan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daojiao xuekan 道教學刊</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[compte–rendu de] Just a Song: Chinese Lyrics from the Eleventh and Early Twelfth Centuries par Stephen Owen, Harvard University Press, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.466-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134168v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03134209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[compte rendu] Jinhua Jia, Gender, Power, and Talent : The Journey of Daoist Priestesses in Tang China</w:t>
               </w:r>
@@ -4042,173 +4042,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daoist Lives: narrative and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franciscus Verellen; Vincent Goossaert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daoism: Religion, History and Society - 道教研究學報 : 宗教、歷史與社會 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daoist Lives: community and place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franciscus Verellen; Vincent Goossaert. Paris, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 2016, 9782855391779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326142v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02326164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buddhism, Daoism, and Chinese Religion</w:t>
               </w:r>
@@ -4362,165 +4362,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Guangting</w:t>
+                <w:t xml:space="preserve">Sima Chengzhen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02427092v1</w:t>
+                <w:t xml:space="preserve">halshs-02427096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sima Chengzhen</w:t>
+                <w:t xml:space="preserve">Du Guangting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02427096v1</w:t>
+                <w:t xml:space="preserve">halshs-02427092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4596,51 +4596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD5A384D"/>
+    <w:nsid w:val="E599FAAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4827,51 +4827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franciscus-verellen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6877-485X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciscus Verellen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009649926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Espesset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waiming Cheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Schipper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gernet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2019.6301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jch.2017.4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2004.1211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1998.3837" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.1998.1134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.1995.1096" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2058739" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA7828B1BFC2C724FAEFA3027BC32C287C34420B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428941v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Mau-Tsai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fenn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phllip Kunig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franciscus-verellen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6877-485X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciscus Verellen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009649926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Espesset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waiming Cheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Schipper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gernet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2019.6301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jch.2017.4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2004.1211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1998.3837" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.1998.1134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.1995.1096" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2058739" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA7828B1BFC2C724FAEFA3027BC32C287C34420B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428941v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Mau-Tsai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fenn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phllip Kunig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427096v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>