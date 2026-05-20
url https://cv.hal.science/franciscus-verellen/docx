--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -962,319 +962,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baoen zhi faqiao: Lu Xiujing dui xiao de lunshu [傅飛嵐]報恩之法橋—陸修靜對孝的論述</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jao Tsung-I Petite Ecole 香港大學饒宗頤學術館. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rao Zongyi jiaoshou baisui huadan guoji xueshu yantao hui lunwen ji 饒宗頤教授百歲華誕國際學術研討會論文集</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Zhonghua shuju, pp.1741-55, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gao Pian, the Last Protector General of Annan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew Hardy et Nguyễn Tiến Đông (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discovering Vietnam's Ancient Capital: The Archaeology and History of the Imperial Citadel of Thang Long-Hanoi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National University of Singapore Press, pp.139-178, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Jao Tsung-I Petite Ecole 香港大學饒宗頤學術館. </w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Stars of Destiny: Astrological Innovation and Daoist Ritual in the Tang-Five Dynasties Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marianne Bujard, Donald Harper et Li Guoqiang (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rao Zongyi jiaoshou baisui huadan guoji xueshu yantao hui lunwen ji 饒宗頤教授百歲華誕國際學術研討會論文集</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, Zhonghua shuju, pp.1741-55, 2024</w:t>
+              <w:t xml:space="preserve">Temps, Espace et Destin. Mélanges offerts à Marc Kalinowski</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, pp.169-182, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Vicarious Angler : Gao Pian’s Daoist Poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gil Raz et Anna M. Shields (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion and Poetry in Medieval China. The Way and the Words</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, pp.63-87, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531493v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05531496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EFEO au vingt-et-unième siècle : contexte et pertinence</w:t>
               </w:r>
@@ -3820,217 +3820,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02428870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luo Gongyuan : culte et légende d’un saint taoïste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1978, 275, pp.283-332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Betrug und Fälschung im T'ang-Recht Das 25. Kapitel des T ang-lü shu-i *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Mau-Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phllip Kunig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Schucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oriens Extremus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1978, 25, pp.123-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02428941v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05535939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4042,173 +4042,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daoist Lives: community and place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus Verellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franciscus Verellen; Vincent Goossaert. Paris, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, 2016, 9782855391779</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daoist Lives: narrative and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franciscus Verellen; Vincent Goossaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daoism: Religion, History and Society - 道教研究學報 : 宗教、歷史與社會 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326164v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02326142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buddhism, Daoism, and Chinese Religion</w:t>
               </w:r>
@@ -4362,165 +4362,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sima Chengzhen</w:t>
+                <w:t xml:space="preserve">Du Guangting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02427096v1</w:t>
+                <w:t xml:space="preserve">halshs-02427092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Guangting</w:t>
+                <w:t xml:space="preserve">Sima Chengzhen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscus Verellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02427092v1</w:t>
+                <w:t xml:space="preserve">halshs-02427096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4596,51 +4596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E599FAAE"/>
+    <w:nsid w:val="4BA9DC63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4827,51 +4827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franciscus-verellen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6877-485X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciscus Verellen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009649926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Espesset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waiming Cheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Schipper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gernet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2019.6301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jch.2017.4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2004.1211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1998.3837" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.1998.1134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.1995.1096" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2058739" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA7828B1BFC2C724FAEFA3027BC32C287C34420B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428941v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Mau-Tsai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fenn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phllip Kunig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427096v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franciscus-verellen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6877-485X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciscus Verellen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009649926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Espesset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waiming Cheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Schipper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gernet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2019.6301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jch.2017.4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2004.1211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1998.3837" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.1998.1134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.1995.1096" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2058739" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA7828B1BFC2C724FAEFA3027BC32C287C34420B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Mau-Tsai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fenn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phllip Kunig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>